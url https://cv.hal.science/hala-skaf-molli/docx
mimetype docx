--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -3214,360 +3214,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFed: Recommending Plausible Federated SPARQL Queries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hacques</w:t>
+                <w:t xml:space="preserve">SAGE : préemption Web pour les services publics d’évaluation de requêtes SPARQL?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications - DEXA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278260v1</w:t>
+                <w:t xml:space="preserve">hal-02329807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFed: Recommending Plausible Federated SPARQL Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications - DEXA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990846v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGE : préemption Web pour les services publics d’évaluation de requêtes SPARQL?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.141</w:t>
+              <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329807v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
               </w:r>
@@ -3776,51 +3776,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysses: an Intelligent client for replicated Triple Pattern Fragments</w:t>
+                <w:t xml:space="preserve">Intelligent clients for replicated Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
@@ -3838,106 +3838,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events (Awarded Best demonstration paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">15th Extended Semantic Web Conference (ESWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.400-414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789410v1</w:t>
+                <w:t xml:space="preserve">hal-01789409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent clients for replicated Triple Pattern Fragments</w:t>
+                <w:t xml:space="preserve">Ulysses: an Intelligent client for replicated Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
@@ -3955,82 +3955,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Extended Semantic Web Conference (ESWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.400-414, </w:t>
+              <w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events (Awarded Best demonstration paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789409v1</w:t>
+                <w:t xml:space="preserve">hal-01789410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t>
               </w:r>
@@ -4068,51 +4068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction, learning and professional development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t>
@@ -4325,177 +4325,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladda: SPARQL Queries in the Fog of Browsers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grall</w:t>
+                <w:t xml:space="preserve">PeNeLoop: Parallelizing Federated SPARQL Queries in Presence of Replicated Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Folz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hala Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESWC 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Querying the Web of Data (QuWeDa 2017) Workshop, co-located with 14th ESWC 2017 (Awarded Best workshop paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muhammad Saleem; Ricardo Usbeck; Ruben Verborgh; Axel-Cyrille Ngonga Ngomo, May 2017, Portorož, Slovenia. pp.37-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585146v1</w:t>
+                <w:t xml:space="preserve">hal-01549751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelizing Federated SPARQL Queries in Presence of Replicated Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4527,279 +4501,305 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ESWC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.181-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeNeLoop: Parallelizing Federated SPARQL Queries in Presence of Replicated Fragments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Querying the Web of Data (QuWeDa 2017) Workshop, co-located with 14th ESWC 2017 (Awarded Best workshop paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muhammad Saleem; Ricardo Usbeck; Ruben Verborgh; Axel-Cyrille Ngonga Ngomo, May 2017, Portorož, Slovenia. pp.37-50</w:t>
+              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549751v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ladda: SPARQL Queries in the Fog of Browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768394v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing Galaxy and Taverna workflow provenance</w:t>
               </w:r>
@@ -5070,51 +5070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CyCLaDEs: A Decentralized Cache for Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,51 +5165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Data Loading during Querying Deep Web and Linked Open Data with SPARQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemLAV: Querying Deep Web and Linked Open Data with SPARQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,51 +5524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemLAV : Interroger le Web profond et le Web des données avec SPARQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,51 +6121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7290,226 +7290,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00461110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSMW: a distributed infrastructure for the cooperative edition of semantic wiki documents</w:t>
+                <w:t xml:space="preserve">DSMW: Distributed Semantic MediaWiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Extended Semantic Web Conference (ESCW 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00540214v1</w:t>
+                <w:t xml:space="preserve">inria-00540209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSMW: Distributed Semantic MediaWiki</w:t>
+                <w:t xml:space="preserve">DSMW: a distributed infrastructure for the cooperative edition of semantic wiki documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Extended Semantic Web Conference (ESCW 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.185-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1860559.1860598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540209v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t>
               </w:r>
@@ -8382,272 +8382,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dinet</w:t>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00436731v1</w:t>
+                <w:t xml:space="preserve">inria-00411508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-peer Semantic Wikis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00432210v1</w:t>
+                <w:t xml:space="preserve">inria-00436731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8706,182 +8727,161 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peer-to-peer Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Linz, Austria. pp.196-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00411508v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WikiTaaable, un wiki sémantique utilisé comme un tableau noir dans un système de raisonnement à partir de cas textuel</w:t>
               </w:r>
@@ -11069,217 +11069,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Grigori</w:t>
+                <w:t xml:space="preserve">Divergence Awareness for Virtual Team through the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
+              <w:t xml:space="preserve">Sixth World Conference on Integrated Design and Process Technology - IDPT'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Design &amp; Process Science (SDPS), Jun 2002, Pasadena, CA, USA, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099361v1</w:t>
+                <w:t xml:space="preserve">inria-00100747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence Awareness for Virtual Team through the Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth World Conference on Integrated Design and Process Technology - IDPT'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Design &amp; Process Science (SDPS), Jun 2002, Pasadena, CA, USA, 10 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100747v1</w:t>
+                <w:t xml:space="preserve">inria-00099361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMS: Synchronous, Asynchronous, Multi-Synchronous Environments</w:t>
               </w:r>
@@ -11367,256 +11367,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Treemap: an Awareness Widget for Multi-Synchronous Groupware</w:t>
+                <w:t xml:space="preserve">Integrating Network Services for Virtual Teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boutier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajan Shankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Groupware - CRIWG'2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems - ICEIS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Setúbal, Portugal, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00147541v1</w:t>
+                <w:t xml:space="preserve">inria-00147539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Network Services for Virtual Teams</w:t>
+                <w:t xml:space="preserve">State Treemap: an Awareness Widget for Multi-Synchronous Groupware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems - ICEIS 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Groupware - CRIWG'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Darmstadt, Germany, pp.106 - 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRIWG.2001.951823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00147539v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00147541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Workflows to Coordinate Asynchronous Cooperative Applications in a Simple Way</w:t>
               </w:r>
@@ -12561,51 +12561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
@@ -12686,51 +12686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Rahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13570,103 +13570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Semantic Learning Infrastructure for Lifelong Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N-University of Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13688,90 +13688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFed: Recommending Plausible Federated Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N, Université de Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14882,207 +14882,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00150013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency of XML Documents during Cooperative Editing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement WikiPedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00123346v1</w:t>
+                <w:t xml:space="preserve">inria-00108994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement WikiPedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+                <w:t xml:space="preserve">Inconsistency of XML Documents during Cooperative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] 2006</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108994v1</w:t>
+                <w:t xml:space="preserve">inria-00123346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
               </w:r>
@@ -15837,51 +15837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB1A2E0A"/>
+    <w:nsid w:val="8FFDC998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16068,51 +16068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hala-skaf-molli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-6659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160348781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/-ATLAS-GDD-.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aimonier-Davat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-222842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Davoust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Esfandiari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00841985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2013.056605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.1.117-140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja-Jazzar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi Desilva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Marjanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000009432.79864.08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3717PJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251956v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boisteau-Desdevises" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bernstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hacques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_34" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01805154v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01837114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Molli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591791v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_33" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549751v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251654v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01169601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_44" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Diaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00807671v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188246" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Weiss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461110v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860559.1860598" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-614487RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_16" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04409-0_17" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553879" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139704v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rabhi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jouille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ganne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustun Yildiz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Feltz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi De-Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958194" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100747v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRIWG.2001.951823" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Shankaran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bouazza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIDE.1999.758631" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_80603-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Daneshgar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rahbi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110389v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Belkatir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carzaniga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estublier Jacky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806486v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01128834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01022740v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00952830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481686v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00842714v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan-Almoubayed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707185v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348628v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262050v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194604v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167198v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123346v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108996v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261711v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107740v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01618806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hala-skaf-molli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-6659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160348781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/-ATLAS-GDD-.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aimonier-Davat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-222842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Davoust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Esfandiari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00841985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2013.056605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.1.117-140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja-Jazzar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi Desilva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Marjanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000009432.79864.08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3717PJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251956v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boisteau-Desdevises" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bernstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_34" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01805154v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01837114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549751v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Molli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591791v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251654v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01169601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_44" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Diaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00807671v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188246" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Weiss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461110v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860559.1860598" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-614487RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04409-0_17" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553879" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139704v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rabhi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jouille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ganne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustun Yildiz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Feltz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi De-Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958194" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Shankaran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRIWG.2001.951823" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bouazza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIDE.1999.758631" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_80603-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Daneshgar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rahbi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110389v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Belkatir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carzaniga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estublier Jacky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806486v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01128834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01022740v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00952830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481686v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00842714v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan-Almoubayed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707185v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348628v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262050v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194604v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167198v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108996v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261711v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107740v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01618806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>