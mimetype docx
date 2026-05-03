--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -596,317 +596,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Wikis: A Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SemLAV: Local-As-View Mediation for SPARQL Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Davoust</w:t>
+                <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Aslan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.33-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54426-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100371v1</w:t>
+                <w:t xml:space="preserve">hal-00841985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemLAV: Local-As-View Mediation for SPARQL Queries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+                <w:t xml:space="preserve">Distributed Wikis: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Davoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Esfandiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
+                <w:t xml:space="preserve">Khaled Aslan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.33-58. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54426-2_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841985v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Linked Data: Synchronizing Semantic Stores with Commutative Replicated Data Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -973,252 +973,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWooki: Un Wiki Sémantique sur réseau Pair-à-Pair</w:t>
+                <w:t xml:space="preserve">OntoRest: A RST-based Ontology for Enhancing Documents Content Quality in Collaborative Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishadi Desilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFOCOMP Journal of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (3), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432216v1</w:t>
+                <w:t xml:space="preserve">inria-00432556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoRest: A RST-based Ontology for Enhancing Documents Content Quality in Collaborative Writing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nishadi Desilva</w:t>
+                <w:t xml:space="preserve">SWooki: Un Wiki Sémantique sur réseau Pair-à-Pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOMP Journal of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (1), pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.14.1.117-140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432556v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Learning Designs Enabled by Process-Driven Collaborative Editing</w:t>
               </w:r>
@@ -1852,758 +1852,758 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraw : Sampling-Based Approximate Query Processing for Federations of SPARQL Endpoints</w:t>
+                <w:t xml:space="preserve">Continuation Queries: Embracing Timeouts on Public SPARQL Endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Boisteau-Desdevises</w:t>
+                <w:t xml:space="preserve">Thi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2025 Companion Volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Nara, Japan</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Nara / Japan, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251956v2</w:t>
+                <w:t xml:space="preserve">hal-05251900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage: Ensuring Completeness and Responsiveness of Public SPARQL Endpoints with SPARQL Continuation Queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fraw : Sampling-Based Approximate Query Processing for Federations of SPARQL Endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boisteau-Desdevises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '25: The ACM Web Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWC 2025 Companion Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055927v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation Queries: Embracing Timeouts on Public SPARQL Endpoints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Pham</w:t>
+                <w:t xml:space="preserve">Passage: Ensuring Completeness and Responsiveness of Public SPARQL Endpoints with SPARQL Continuation Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2025 Companion Volume</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '25: The ACM Web Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Sydney, Australia. pp.47-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696410.3714757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251900v1</w:t>
+                <w:t xml:space="preserve">hal-05055927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Sampling of Summaries from Public SPARQL Endpoints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRAWD: Sampling-Based Estimation of Count-Distinct SPARQL Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Nédelec</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aimonier-Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW ’24 Companion, May 13–17, 2024, Singapore, Singapore</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Maryland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552420v1</w:t>
+                <w:t xml:space="preserve">hal-04726343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Delayed-Answer Auctions for RDF Knowledge Graphs Monetisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Sampling of Summaries from Public SPARQL Endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abraham Bernstein</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMANTiCS 2024 - 20th International Conference on Semantic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SSW240022⟩</w:t>
+              <w:t xml:space="preserve">WWW ’24 Companion, May 13–17, 2024, Singapore, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2024, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589335.3651543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127966v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRAWD: Sampling-Based Estimation of Count-Distinct SPARQL Queries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
+                <w:t xml:space="preserve">Enabling Delayed-Answer Auctions for RDF Knowledge Graphs Monetisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Aimonier-Davat</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Daniel Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEMANTiCS 2024 - 20th International Conference on Semantic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SSW240022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726343v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAW-JENA: Approximate Query Processing for SPARQL Endpoints</w:t>
               </w:r>
@@ -2628,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hoang Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2762,51 +2762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3214,613 +3214,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGE : préemption Web pour les services publics d’évaluation de requêtes SPARQL?</w:t>
+                <w:t xml:space="preserve">SaGe: Web Preemption for Public SPARQL Query Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The World Wide Web Conference 2019 (WWW'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3308558.3313652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329807v1</w:t>
+                <w:t xml:space="preserve">hal-02017155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFed: Recommending Plausible Federated SPARQL Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications - DEXA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Linz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Redon</w:t>
+                <w:t xml:space="preserve">SAGE : préemption Web pour les services publics d’évaluation de requêtes SPARQL?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330809v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SaGe: Web Preemption for Public SPARQL Query Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Minier</w:t>
+                <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Wide Web Conference 2019 (WWW'19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017155v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent clients for replicated Triple Pattern Fragments</w:t>
+                <w:t xml:space="preserve">Ulysses: an Intelligent client for replicated Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
@@ -3838,106 +3838,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Extended Semantic Web Conference (ESWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.400-414, </w:t>
+              <w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events (Awarded Best demonstration paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789409v1</w:t>
+                <w:t xml:space="preserve">hal-01789410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysses: an Intelligent client for replicated Triple Pattern Fragments</w:t>
+                <w:t xml:space="preserve">Intelligent clients for replicated Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
@@ -3955,82 +3955,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events (Awarded Best demonstration paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">15th Extended Semantic Web Conference (ESWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.400-414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789410v1</w:t>
+                <w:t xml:space="preserve">hal-01789409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t>
               </w:r>
@@ -4068,51 +4068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction, learning and professional development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t>
@@ -4325,481 +4325,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeNeLoop: Parallelizing Federated SPARQL Queries in Presence of Replicated Fragments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Minier</w:t>
+                <w:t xml:space="preserve">Ladda: SPARQL Queries in the Fog of Browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Querying the Web of Data (QuWeDa 2017) Workshop, co-located with 14th ESWC 2017 (Awarded Best workshop paper)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549751v1</w:t>
+                <w:t xml:space="preserve">hal-01585146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelizing Federated SPARQL Queries in Presence of Replicated Data</w:t>
+                <w:t xml:space="preserve">PeNeLoop: Parallelizing Federated SPARQL Queries in Presence of Replicated Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESWC 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Querying the Web of Data (QuWeDa 2017) Workshop, co-located with 14th ESWC 2017 (Awarded Best workshop paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muhammad Saleem; Ricardo Usbeck; Ruben Verborgh; Axel-Cyrille Ngonga Ngomo, May 2017, Portorož, Slovenia. pp.37-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591791v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+                <w:t xml:space="preserve">Parallelizing Federated SPARQL Queries in Presence of Replicated Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.181-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768394v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladda: SPARQL Queries in the Fog of Browsers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESWC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585146v1</w:t>
+                <w:t xml:space="preserve">hal-01768394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing Galaxy and Taverna workflow provenance</w:t>
               </w:r>
@@ -4969,247 +4969,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From scientific workflow patterns to 5-star linked open data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">CyCLaDEs: A Decentralized Cache for Triple Pattern Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bihouée</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaPP 2016: 8th USENIX Workshop on the Theory and Practice of Provenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">ESWC: Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768449v1</w:t>
+                <w:t xml:space="preserve">hal-01251654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyCLaDEs: A Decentralized Cache for Triple Pattern Fragments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Folz</w:t>
+                <w:t xml:space="preserve">From scientific workflow patterns to 5-star linked open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC: Extended Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">TaPP 2016: 8th USENIX Workshop on the Theory and Practice of Provenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251654v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Data Loading during Querying Deep Web and Linked Open Data with SPARQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,187 +5388,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemLAV: Querying Deep Web and Linked Open Data with SPARQL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+                <w:t xml:space="preserve">Col-Graph: Towards Writable and Scalable Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC: Extended Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWC - The 13th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089881v1</w:t>
+                <w:t xml:space="preserve">hal-01061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemLAV : Interroger le Web profond et le Web des données avec SPARQL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">SemLAV: Querying Deep Web and Linked Open Data with SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,3688 +5571,3698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA : Base de Données Avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC: Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Anissaras/Hersonissou, Greece. pp.332 - 337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11955-7_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089917v1</w:t>
+                <w:t xml:space="preserve">hal-01089881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col-Graph: Towards Writable and Scalable Linked Open Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
+                <w:t xml:space="preserve">SemLAV : Interroger le Web profond et le Web des données avec SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corby</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC - The 13th International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">BDA : Base de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061493v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">GUN: An Efficient Execution Strategy for Querying the Web of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2479787.2479793⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference, DEXA 2013, Prague, Czech Republic, August 26-29, 2013. Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.180-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40285-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131223v1</w:t>
+                <w:t xml:space="preserve">hal-00807671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BlueFinder: Recommending Wikipedia Links Using DBpedia Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Torres</w:t>
+                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2479787.2479793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822696v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUN: An Efficient Execution Strategy for Querying the Web of Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
+                <w:t xml:space="preserve">BlueFinder: Recommending Wikipedia Links Using DBpedia Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference, DEXA 2013, Prague, Czech Republic, August 26-29, 2013. Proceedings, Part I</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Web Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807671v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
+              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765596v1</w:t>
+                <w:t xml:space="preserve">hal-00692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Distributed Version Control Systems Communities to Linked Open Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2012 - The International Conference on Collaboration Technologies and Systems - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Denver - Colorado, United States</w:t>
+              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675458v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Semantic Stores with Commutative Replicated Data Types</w:t>
+                <w:t xml:space="preserve">Connecting Distributed Version Control Systems Communities to Linked Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
+                <w:t xml:space="preserve">Khaled Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWCS - Semantic Web Collaborative Spaces Workshop - 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CTS 2012 - The International Conference on Collaboration Technologies and Systems - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Denver - Colorado, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686484v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Wikipedia with DBpedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Torres</w:t>
+                <w:t xml:space="preserve">Synchronizing Semantic Stores with Commutative Replicated Data Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alicia Diaz</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWCS - Semantic Web Collaborative Spaces Workshop 2012 in 21st WWW Conference 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SWCS - Semantic Web Collaborative Spaces Workshop - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1091-1096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688145v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From DBpedia to Wikipedia: Filling the Gap by Discovering Wikipedia Conventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Improving Wikipedia with DBpedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE/WIC/ACM International Conference on Web Intelligence (WI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Macau, China</w:t>
+              <w:t xml:space="preserve">SWCS - Semantic Web Collaborative Spaces Workshop 2012 in 21st WWW Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741160v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">From DBpedia to Wikipedia: Filling the Gap by Discovering Wikipedia Conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
+              <w:t xml:space="preserve">2012 IEEE/WIC/ACM International Conference on Web Intelligence (WI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692091v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semdrops: A Social Semantic Tagging Approach for Emerging Semantic Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia Diaz</w:t>
+                <w:t xml:space="preserve">C-Set : a Commutative Replicated Data Type for Semantic Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Web Intelligence (WI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">RED: Fourth International Workshop on REsource Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00599031v1</w:t>
+                <w:t xml:space="preserve">inria-00594590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCHO: An Ontology Based Model for Computing Divergence Awareness in Distributed Collaborative Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+                <w:t xml:space="preserve">Semdrops: A Social Semantic Tagging Approach for Emerging Semantic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Web Intelligence (WI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00594587v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00599031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Set : a Commutative Replicated Data Type for Semantic Stores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">SCHO: An Ontology Based Model for Computing Divergence Awareness in Distributed Collaborative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RED: Fourth International Workshop on REsource Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00594590v1</w:t>
+                <w:t xml:space="preserve">inria-00594587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising up Annotations In Pedagogical Resources by Human-Computer Collaboration</w:t>
+                <w:t xml:space="preserve">TAAABLE 3: Adaptation of ingredient quantities and of textual preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+                <w:t xml:space="preserve">Alexandre Blansché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Distance and E-learning Network (EDEN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">18h International Conference on Case-Based Reasoning - ICCBR 2010, "Computer Cooking Contest" Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00597285v1</w:t>
+                <w:t xml:space="preserve">inria-00526663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Causal History to Social Network in Distributed Social Semantic Software</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DSMW: a distributed infrastructure for the cooperative edition of semantic wiki documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Science Conference 2010 - WebSci10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.185-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1860559.1860598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461110v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSMW: Distributed Semantic MediaWiki</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raising up Annotations In Pedagogical Resources by Human-Computer Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Extended Semantic Web Conference (ESCW 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">European Distance and E-learning Network (EDEN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540209v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00597285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSMW: a distributed infrastructure for the cooperative edition of semantic wiki documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Causal History to Social Network in Distributed Social Semantic Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Web Science Conference 2010 - WebSci10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Web Science Trust, Apr 2010, Raleigh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540214v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DSMW: Distributed Semantic MediaWiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th Extended Semantic Web Conference (ESCW 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548829v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-machine Collaboration for Enriching Semantic Wikis using Formal Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Blansché</w:t>
+                <w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Semantic Wikis Linking Data and People - SemWiki2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758679v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Computer Collaboration to Improve Annotations in Semantic Wikis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-machine Collaboration for Enriching Semantic Wikis using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Brun</w:t>
+                <w:t xml:space="preserve">Alexandre Blansché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Web Information Systems and Technologies (Webist 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">5th Workshop on Semantic Wikis Linking Data and People - SemWiki2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00378416v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAAABLE 3: Adaptation of ingredient quantities and of textual preparations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Computer Collaboration to Improve Annotations in Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18h International Conference on Case-Based Reasoning - ICCBR 2010, "Computer Cooking Contest" Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy</w:t>
+              <w:t xml:space="preserve">6th Conference on Web Information Systems and Technologies (Webist 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00526663v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00378416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Personal Semantic Annotations in P2P Semantic Wikis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Torres</w:t>
+                <w:t xml:space="preserve">Multi-synchronous Collaborative Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Linz, Austria. pp.317-331, </w:t>
+              <w:t xml:space="preserve">10th International Conference on Web Information Systems Engineering - WISE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Poznan, Poland. pp.115-129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04409-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432323v1</w:t>
+                <w:t xml:space="preserve">inria-00432209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal and Shared Knowledge Building in P2P Semantic Wikis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Supporting Personal Semantic Annotations in P2P Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Semantic Web Conference (ESWC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Linz, Austria. pp.317-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432345v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWooki: Supporting Disconnection in a Peer-to-peer Semantic Wiki</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal and Shared Knowledge Building in P2P Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées Francophones Mobilité et Ubiquité 2009 - UbiMob'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">6th European Semantic Web Conference (ESWC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432337v1</w:t>
+                <w:t xml:space="preserve">inria-00432345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Navigation in Semantic Wikis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SWooki: Supporting Disconnection in a Peer-to-peer Semantic Wiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Adaptation and Personalization for Web 2.0 - AP-WEB 2.0 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.148-151</w:t>
+              <w:t xml:space="preserve">5èmes journées Francophones Mobilité et Ubiquité 2009 - UbiMob'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432335v1</w:t>
+                <w:t xml:space="preserve">inria-00432337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personal Navigation in Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
+              <w:t xml:space="preserve">International Workshop on Adaptation and Personalization for Web 2.0 - AP-WEB 2.0 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.148-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00411508v1</w:t>
+                <w:t xml:space="preserve">inria-00432335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome Dinet</w:t>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436731v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00411508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+                <w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432353v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-peer Semantic Wikis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432210v1</w:t>
+                <w:t xml:space="preserve">inria-00432353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WikiTaaable, un wiki sémantique utilisé comme un tableau noir dans un système de raisonnement à partir de cas textuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Peer-to-peer Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas - RàPC 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Linz, Austria. pp.196-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437399v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undo in Peer-to-peer Semantic Wikis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Weiss</w:t>
+                <w:t xml:space="preserve">WikiTaaable, un wiki sémantique utilisé comme un tableau noir dans un système de raisonnement à partir de cas textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWiki' 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas - RàPC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Fuchs and Amedeo Napoli, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432212v1</w:t>
+                <w:t xml:space="preserve">inria-00437399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-synchronous Collaborative Semantic Wikis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Undo in Peer-to-peer Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Web Information Systems Engineering - WISE 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SemWiki' 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432209v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWOOKI: A Peer-to-peer Semantic Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9289,1253 +9277,1253 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Semantic Wiki Workshop (SemWiki'2008) at the 5th European Semantic Web Conference (ESWC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Tenerife, Spain. pp.124-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Writing of XML Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 3rd International Conference on Information &amp; Communication Technologies : From Theory to Applications - ICTTA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiki sémantique sur un réseau pair-à-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier IC2.0 en association avec le 19èmes journées Francophone d'Ingénrie des Connaissances - IC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Jun 2008, Nancy, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Work Modes For Collaborative Writing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Ignat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems and Web Technologies - EISWT-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Orlando, United States. pp.176-182</w:t>
+              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.335-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00129222v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00139704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemCW: Semantic Collaborative Writing using RST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+                <w:t xml:space="preserve">A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nishadi Desilva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Collaborative Computing:Networking, Applications and Worksharing - CollaborateCom'2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432220v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Work Modes For Collaborative Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.335-341</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems and Web Technologies - EISWT-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Orlando, United States. pp.176-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00139704v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00129222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+                <w:t xml:space="preserve">SemCW: Semantic Collaborative Writing using RST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishadi Desilva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 3rd International Conference on Collaborative Computing:Networking, Applications and Worksharing - CollaborateCom'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, New York, United States. pp.484-493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COLCOM.2007.4553879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182424v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Complex Collaborative Learning Activities: The LIBRESOURCE Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivera Marjanovic</w:t>
+                <w:t xml:space="preserve">Narratives to preserve coherence in collaborative writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishadi De-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Enterprise Information Systems, ICEIS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paphos- Cyprus</w:t>
+              <w:t xml:space="preserve">The Eighth International Workshop on Collaborative Editing Systems - ACM CSCW 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00097427v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00097456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LibreSource: Web Based platform for Supporting Collaborative Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Complex Collaborative Learning Activities: The LIBRESOURCE Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivera Marjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivera Marjanovic</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Information and Communication Technologies: From Theory to Applications - ICTTA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Damas - Syrie, pp.3309-3313</w:t>
+              <w:t xml:space="preserve">8th International Conference on Enterprise Information Systems, ICEIS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paphos- Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00097435v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00097427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LibreSource: Une plate-forme de développement collaboratif basée sur le WEB</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LibreSource: Web Based platform for Supporting Collaborative Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivera Marjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Internationales "Génie Logiciel &amp; Ingénierie de Systèmes et leurs Applications" - ICSSEA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris/France</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Information and Communication Technologies: From Theory to Applications - ICTTA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damas - Syrie, pp.3309-3313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00105542v1</w:t>
+                <w:t xml:space="preserve">inria-00097435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Execution of P2P Collaborative Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tamisier</w:t>
+                <w:t xml:space="preserve">LibreSource: Une plate-forme de développement collaboratif basée sur le WEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernand Feltz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche de l'AIM « Innovation et Systèmes d'Information »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris - FRANCE</w:t>
+              <w:t xml:space="preserve">19èmes Journées Internationales "Génie Logiciel &amp; Ingénierie de Systèmes et leurs Applications" - ICSSEA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00110900v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00105542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narratives to preserve coherence in collaborative writing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nishadi De-Silva</w:t>
+                <w:t xml:space="preserve">Decentralized Execution of P2P Collaborative Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ustun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Feltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Workshop on Collaborative Editing Systems - ACM CSCW 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Journée de recherche de l'AIM « Innovation et Systèmes d'Information »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris - FRANCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00097456v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle sûr et générique pour la synchronisation de données divergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10544,106 +10532,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Journées Francophones : Mobilité et Ubiquité - UbiMob'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Nice, France, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Consistency for Collaborative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10672,73 +10660,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Collaborative Editing - ECSCW'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Helsinki, Finland, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Transformational Approach to Build a Safe and Generic Data Synchronizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10747,115 +10735,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Supporting Group Work - Group 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGGROUP, Nov 2003, Sanibel Island, Florida, USA, pp.212-220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/958160.958194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic Farm : a cooperative management platform for virtual teams and enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10877,235 +10865,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Enterprise Information Systems - ICEIS'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Baïna</w:t>
+                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
+              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293496v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence Awareness for Virtual Team through the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11134,168 +11092,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth World Conference on Integrated Design and Process Technology - IDPT'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Design &amp; Process Science (SDPS), Jun 2002, Pasadena, CA, USA, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Baïna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
+              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099361v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMS: Synchronous, Asynchronous, Multi-Synchronous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11304,335 +11292,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Computer Supported Cooperative Work in Design - CSCWD'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Rio de Janeiro, Brasil, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Network Services for Virtual Teams</w:t>
+                <w:t xml:space="preserve">State Treemap: an Awareness Widget for Multi-Synchronous Groupware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems - ICEIS 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Groupware - CRIWG'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Darmstadt, Germany, pp.106 - 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRIWG.2001.951823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00147539v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00147541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Treemap: an Awareness Widget for Multi-Synchronous Groupware</w:t>
+                <w:t xml:space="preserve">Integrating Network Services for Virtual Teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boutier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajan Shankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Groupware - CRIWG'2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems - ICEIS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Setúbal, Portugal, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00147541v1</w:t>
+                <w:t xml:space="preserve">inria-00147539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Workflows to Coordinate Asynchronous Cooperative Applications in a Simple Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11664,291 +11652,291 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Parallel &amp; Distributed Systems - ICPADS 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society, Jul 2000, Iwate, Japan, pp.409-416, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPADS.2000.857724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating Virtual Teams by Measuring Group Divergence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">COO: a Workflow Operator to Improve Cooperation Modeling in Virtual Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Groupware related Task Design at GROUP'99 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Workshop on Research Issues on Data Engineering : Information Technology for Virtual Enterprises - RIDE-VE'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Sydney, Australia. pp.130-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RIDE.1999.758631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098869v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COO: a Workflow Operator to Improve Cooperation Modeling in Virtual Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf</w:t>
+                <w:t xml:space="preserve">Coordinating Virtual Teams by Measuring Group Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Workshop on Research Issues on Data Engineering : Information Technology for Virtual Enterprises - RIDE-VE'99</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Groupware related Task Design at GROUP'99 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Phoenix, Arizona, USA, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098800v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Integrity Control of Cooperative Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11967,70 +11955,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth International Workshop on Database &amp; Expert Systems Applications - DEXA 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Vienne, Autriche, pp.901-906, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DEXA.1998.707512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12040,154 +12028,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INEX-MED: INtegration and EXploration of heterogeneous bio-MEDical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12197,540 +12185,540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+                <w:t xml:space="preserve">Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ling Liu, M. Tamer Özsu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events Portorož, Slovenia, May 28 – June 1, 2017, Revised Selected Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_80603-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768385v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Open Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
+                <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Database Systems</w:t>
+              <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events Portorož, Slovenia, May 28 – June 1, 2017, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076911v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linked Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2017, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901523v1</w:t>
+                <w:t xml:space="preserve">hal-02076911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taaable: a Case-Based System for personalized Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 494, Springer, pp.121-162, 2014, Studies in Computational Intelligence, 978-3-642-38735-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38736-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Sharing Infrastructures for Teams within Virtual Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Daneshgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhad Daneshgar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fethi Rahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12740,180 +12728,180 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Michelle Fong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Collaborations and Virtual Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGP/Infosci/IRM Press, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation Control in PSEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Belkatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourredine Belkatir</w:t>
+                <w:t xml:space="preserve">Antonio Carzaniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estublier Jacky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.C Derniame, ,B.A. Kaba, D. Wastell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Process: Principles, Methodology, and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1500 (1500), Springer-Verlag, pp.117-166, 1999, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00110389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12923,51 +12911,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SaGe: Preemptive Query Execution for High Data Availability on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12989,73 +12977,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Query Processing for SPARQL Federations with Replicated Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13090,73 +13078,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedra: Query Processing for SPARQL Federations with Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13191,100 +13179,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Processing for SPARQL Federations with Data Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13305,51 +13293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13359,51 +13347,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SaGe: A Preemptive SPARQL Server for OnlineKnowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aimonier-Davat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13442,73 +13430,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LS2N, Université de Nantes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemCat: Source Selection Services for Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13534,310 +13522,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] université de Nantes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Semantic Learning Infrastructure for Lifelong Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N-University of Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFed: Recommending Plausible Federated Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Hassad</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Hacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N, Université de Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Linked Open Data Writable with Provenance Semirings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Daniel Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13862,87 +13850,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GroupDiv: Formalizing and Computing Group Divergence Awareness in Multi-Synchronous Distributed Collaborative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Aslan-Almoubayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13950,73 +13938,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Semantic Wiki: Kolflow Project -Task 5- State of the art (D5.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14025,205 +14013,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undo in Peer-to-peer Semantic Wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6870, INRIA. 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00366317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-synchronous Collaborative Semantic Wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14235,192 +14223,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6947, INRIA. 2009, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00390060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal and Shared Knowledge Building in P2P Semantic Wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6783, INRIA. 2008, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00348628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWOOKI: A Peer-to-peer Semantic Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14432,402 +14420,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6468, INRIA. 2008, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00262050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-to-peer Semantic wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6714, INRIA. 2008, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00336680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoReST: A RST-based Ontology for Maintaining Semantic Consistency in Collaborative Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishadi Desilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6384, INRIA. 2007, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00194604v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemCW: Semantic Collaborative Writing using RST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishadi Desilva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6271, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00167198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasper: A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14852,634 +14840,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6204, INRIA. 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00150013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement WikiPedia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2P InterCoop: P2P-based Decentralised Inter-organizational Cooperation - Motivations and Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Travaux universitaires] 2006</w:t>
+              <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00108994v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency of XML Documents during Cooperative Editing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-6466, INRIA. 2006, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00123346v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00261711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inconsistency of XML Documents during Cooperative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108996v1</w:t>
+                <w:t xml:space="preserve">inria-00123346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement Wikipédia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement WikiPedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hala Naja</w:t>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-6466, INRIA. 2006, pp.25</w:t>
+              <w:t xml:space="preserve">[Travaux universitaires] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00261711v2</w:t>
+                <w:t xml:space="preserve">inria-00108994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P InterCoop: P2P-based Decentralised Inter-organizational Cooperation - Motivations and Requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107904v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimistic Replication for Massive Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5719, INRIA. 2005, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Generic Data Synchronizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15488,77 +15476,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A03-R-062 || molli03a, 2003, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15568,100 +15556,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche hybride pour gérer la cohérence dans les environnements de développement coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN10145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15671,105 +15659,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Data Management for the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Nantes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01618806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15837,51 +15825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FFDC998"/>
+    <w:nsid w:val="C5DF2CD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16068,51 +16056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hala-skaf-molli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-6659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160348781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/-ATLAS-GDD-.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aimonier-Davat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-222842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Davoust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Esfandiari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00841985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2013.056605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.1.117-140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja-Jazzar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi Desilva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Marjanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000009432.79864.08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3717PJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251956v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boisteau-Desdevises" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bernstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_34" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01805154v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01837114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549751v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Molli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591791v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251654v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01169601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_44" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Diaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00807671v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188246" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741160v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Weiss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461110v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860559.1860598" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-614487RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432345v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432210v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_16" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04409-0_17" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553879" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139704v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rabhi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097435v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jouille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ganne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustun Yildiz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Feltz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi De-Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099815v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958194" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Shankaran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRIWG.2001.951823" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bouazza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIDE.1999.758631" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_80603-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108109v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Daneshgar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rahbi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110389v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Belkatir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carzaniga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estublier Jacky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806486v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01128834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01022740v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00952830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481686v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931367v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00842714v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan-Almoubayed" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707185v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348628v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262050v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194604v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167198v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108996v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261711v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071218v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107740v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01618806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hala-skaf-molli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-6659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160348781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/-ATLAS-GDD-.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aimonier-Davat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-222842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00841985v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Davoust" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Esfandiari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2013.056605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja-Jazzar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi Desilva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.1.117-140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Marjanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000009432.79864.08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3717PJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251956v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boisteau-Desdevises" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714757" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bernstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313652" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hacques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_34" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01805154v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01837114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Molli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591791v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251654v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01169601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ibanez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_44" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00807671v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Diaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188246" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Weiss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860559.1860598" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461110v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04409-0_17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_16" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530334" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139704v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553879" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi De-Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rabhi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jouille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ganne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110900v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustun Yildiz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Feltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958194" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099802v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147541v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRIWG.2001.951823" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Shankaran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIDE.1999.758631" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bouazza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_80603-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076911v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Daneshgar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rahbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110389v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Belkatir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carzaniga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estublier Jacky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01128834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01022740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00952830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00842714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan-Almoubayed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348628v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262050v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336680v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194604v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167198v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107904v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261711v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747317v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10145" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01618806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>