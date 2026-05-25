--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -596,317 +596,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemLAV: Local-As-View Mediation for SPARQL Queries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Wikis: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
+                <w:t xml:space="preserve">Alan Davoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Esfandiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Aslan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54426-2_2⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841985v2</w:t>
+                <w:t xml:space="preserve">hal-01100371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Wikis: A Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Davoust</w:t>
+                <w:t xml:space="preserve">SemLAV: Local-As-View Mediation for SPARQL Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Aslan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.27. </w:t>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.33-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54426-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100371v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Linked Data: Synchronizing Semantic Stores with Commutative Replicated Data Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -973,252 +973,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoRest: A RST-based Ontology for Enhancing Documents Content Quality in Collaborative Writing</w:t>
+                <w:t xml:space="preserve">SWooki: Un Wiki Sémantique sur réseau Pair-à-Pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nishadi Desilva</w:t>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOMP Journal of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (1), pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.14.1.117-140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432556v1</w:t>
+                <w:t xml:space="preserve">inria-00432216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWooki: Un Wiki Sémantique sur réseau Pair-à-Pair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">OntoRest: A RST-based Ontology for Enhancing Documents Content Quality in Collaborative Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishadi Desilva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFOCOMP Journal of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (3), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432216v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Learning Designs Enabled by Process-Driven Collaborative Editing</w:t>
               </w:r>
@@ -1852,758 +1852,758 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation Queries: Embracing Timeouts on Public SPARQL Endpoints</w:t>
+                <w:t xml:space="preserve">Fraw : Sampling-Based Approximate Query Processing for Federations of SPARQL Endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Pham</w:t>
+                <w:t xml:space="preserve">Erwan Boisteau-Desdevises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2025 Companion Volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Nara / Japan, Japan</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251900v1</w:t>
+                <w:t xml:space="preserve">hal-05251956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraw : Sampling-Based Approximate Query Processing for Federations of SPARQL Endpoints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Passage: Ensuring Completeness and Responsiveness of Public SPARQL Endpoints with SPARQL Continuation Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2025 Companion Volume</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '25: The ACM Web Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Sydney, Australia. pp.47-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696410.3714757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251956v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage: Ensuring Completeness and Responsiveness of Public SPARQL Endpoints with SPARQL Continuation Queries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
+                <w:t xml:space="preserve">Continuation Queries: Embracing Timeouts on Public SPARQL Endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '25: The ACM Web Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWC 2025 Companion Volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara / Japan, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055927v1</w:t>
+                <w:t xml:space="preserve">hal-05251900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRAWD: Sampling-Based Estimation of Count-Distinct SPARQL Queries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Online Sampling of Summaries from Public SPARQL Endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Aimonier-Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW ’24 Companion, May 13–17, 2024, Singapore, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2024, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589335.3651543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726343v1</w:t>
+                <w:t xml:space="preserve">hal-04552420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Sampling of Summaries from Public SPARQL Endpoints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
+                <w:t xml:space="preserve">Enabling Delayed-Answer Auctions for RDF Knowledge Graphs Monetisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Nédelec</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Daniel Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Bernstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW ’24 Companion, May 13–17, 2024, Singapore, Singapore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEMANTiCS 2024 - 20th International Conference on Semantic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SSW240022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3589335.3651543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04552420v1</w:t>
+                <w:t xml:space="preserve">hal-05127966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Delayed-Answer Auctions for RDF Knowledge Graphs Monetisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRAWD: Sampling-Based Estimation of Count-Distinct SPARQL Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoang Thi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abraham Bernstein</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aimonier-Davat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMANTiCS 2024 - 20th International Conference on Semantic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Maryland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SSW240022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05127966v1</w:t>
+                <w:t xml:space="preserve">hal-04726343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAW-JENA: Approximate Query Processing for SPARQL Endpoints</w:t>
               </w:r>
@@ -2628,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hoang Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2762,51 +2762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3214,613 +3214,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SaGe: Web Preemption for Public SPARQL Query Services</w:t>
+                <w:t xml:space="preserve">SAGE : préemption Web pour les services publics d’évaluation de requêtes SPARQL?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Wide Web Conference 2019 (WWW'19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017155v1</w:t>
+                <w:t xml:space="preserve">hal-02329807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFed: Recommending Plausible Federated SPARQL Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications - DEXA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Linz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure décentralisée et sémantique pour l'apprentissage tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Hassad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Web des Données (AWD) dans EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGE : préemption Web pour les services publics d’évaluation de requêtes SPARQL?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Minier</w:t>
+                <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsley Chennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.141</w:t>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329807v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEX-MED: a Knowledge Graph to explore and link heterogeneous bio-medical data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Redon</w:t>
+                <w:t xml:space="preserve">SaGe: Web Preemption for Public SPARQL Query Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The World Wide Web Conference 2019 (WWW'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3308558.3313652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330809v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysses: an Intelligent client for replicated Triple Pattern Fragments</w:t>
+                <w:t xml:space="preserve">Intelligent clients for replicated Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
@@ -3838,106 +3838,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events (Awarded Best demonstration paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">15th Extended Semantic Web Conference (ESWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.400-414, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789410v1</w:t>
+                <w:t xml:space="preserve">hal-01789409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent clients for replicated Triple Pattern Fragments</w:t>
+                <w:t xml:space="preserve">Ulysses: an Intelligent client for replicated Triple Pattern Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
@@ -3955,82 +3955,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Extended Semantic Web Conference (ESWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.400-414, </w:t>
+              <w:t xml:space="preserve">The Semantic Web: ESWC 2018 Satellite Events (Awarded Best demonstration paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789409v1</w:t>
+                <w:t xml:space="preserve">hal-01789410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implement a Lifelong Learning Approach to Enhance Learner’s Autonomy Skills within an Apprenticeship Programme in Higher Education</w:t>
               </w:r>
@@ -4068,51 +4068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interaction, learning and professional development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI SIG 14, Sep 2018, Genève, Switzerland. https://www.unige.ch/earlisig14/index.php/download_file/view/39/138/</w:t>
@@ -4325,481 +4325,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladda: SPARQL Queries in the Fog of Browsers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grall</w:t>
+                <w:t xml:space="preserve">PeNeLoop: Parallelizing Federated SPARQL Queries in Presence of Replicated Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Folz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hala Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESWC 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Querying the Web of Data (QuWeDa 2017) Workshop, co-located with 14th ESWC 2017 (Awarded Best workshop paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muhammad Saleem; Ricardo Usbeck; Ruben Verborgh; Axel-Cyrille Ngonga Ngomo, May 2017, Portorož, Slovenia. pp.37-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585146v1</w:t>
+                <w:t xml:space="preserve">hal-01549751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeNeLoop: Parallelizing Federated SPARQL Queries in Presence of Replicated Fragments</w:t>
+                <w:t xml:space="preserve">Parallelizing Federated SPARQL Queries in Presence of Replicated Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hala Molli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Querying the Web of Data (QuWeDa 2017) Workshop, co-located with 14th ESWC 2017 (Awarded Best workshop paper)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. pp.181-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549751v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelizing Federated SPARQL Queries in Presence of Replicated Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESWC 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591791v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing cross-workflow provenance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ladda: SPARQL Queries in the Fog of Browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeWeBMeDA 2017 : Semantic Web solutions for large-scale BioMedical Data Analtics - 14th ESWC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ESWC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Portoroz, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70407-4_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768394v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP: Harmonizing Galaxy and Taverna workflow provenance</w:t>
               </w:r>
@@ -4969,247 +4969,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyCLaDEs: A Decentralized Cache for Triple Pattern Fragments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Folz</w:t>
+                <w:t xml:space="preserve">From scientific workflow patterns to 5-star linked open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC: Extended Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">TaPP 2016: 8th USENIX Workshop on the Theory and Practice of Provenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251654v2</w:t>
+                <w:t xml:space="preserve">hal-01768449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From scientific workflow patterns to 5-star linked open data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">CyCLaDEs: A Decentralized Cache for Triple Pattern Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bihouée</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaPP 2016: 8th USENIX Workshop on the Theory and Practice of Provenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">ESWC: Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768449v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Data Loading during Querying Deep Web and Linked Open Data with SPARQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,165 +5388,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col-Graph: Towards Writable and Scalable Linked Open Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
+                <w:t xml:space="preserve">SemLAV: Querying Deep Web and Linked Open Data with SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corby</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC - The 13th International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC: Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Anissaras/Hersonissou, Greece. pp.332 - 337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11955-7_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061493v1</w:t>
+                <w:t xml:space="preserve">hal-01089881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemLAV: Querying Deep Web and Linked Open Data with SPARQL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">SemLAV : Interroger le Web profond et le Web des données avec SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,3698 +5593,3676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC: Extended Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA : Base de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089881v1</w:t>
+                <w:t xml:space="preserve">hal-01089917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemLAV : Interroger le Web profond et le Web des données avec SPARQL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+                <w:t xml:space="preserve">Col-Graph: Towards Writable and Scalable Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA : Base de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISWC - The 13th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089917v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUN: An Efficient Execution Strategy for Querying the Web of Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
+                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference, DEXA 2013, Prague, Czech Republic, August 26-29, 2013. Proceedings, Part I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40285-2_17⟩</w:t>
+              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2479787.2479793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807671v2</w:t>
+                <w:t xml:space="preserve">hal-01131223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">BlueFinder: Recommending Wikipedia Links Using DBpedia Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Web Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131223v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BlueFinder: Recommending Wikipedia Links Using DBpedia Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Torres</w:t>
+                <w:t xml:space="preserve">GUN: An Efficient Execution Strategy for Querying the Web of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia Diaz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference, DEXA 2013, Prague, Czech Republic, August 26-29, 2013. Proceedings, Part I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.180-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40285-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822696v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
+              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692091v1</w:t>
+                <w:t xml:space="preserve">hal-00765596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting Distributed Version Control Systems Communities to Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
+              <w:t xml:space="preserve">CTS 2012 - The International Conference on Collaboration Technologies and Systems - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Denver - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765596v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Distributed Version Control Systems Communities to Linked Open Data</w:t>
+                <w:t xml:space="preserve">Synchronizing Semantic Stores with Commutative Replicated Data Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Aslan</w:t>
+                <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2012 - The International Conference on Collaboration Technologies and Systems - 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SWCS - Semantic Web Collaborative Spaces Workshop - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1091-1096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675458v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Semantic Stores with Commutative Replicated Data Types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Daniel Ibáñez</w:t>
+                <w:t xml:space="preserve">From DBpedia to Wikipedia: Filling the Gap by Discovering Wikipedia Conventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corby</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWCS - Semantic Web Collaborative Spaces Workshop - 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE/WIC/ACM International Conference on Web Intelligence (WI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Macau, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686484v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Wikipedia with DBpedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWCS - Semantic Web Collaborative Spaces Workshop 2012 in 21st WWW Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From DBpedia to Wikipedia: Filling the Gap by Discovering Wikipedia Conventions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE/WIC/ACM International Conference on Web Intelligence (WI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Macau, China</w:t>
+              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741160v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Set : a Commutative Replicated Data Type for Semantic Stores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Aslan</w:t>
+                <w:t xml:space="preserve">Semdrops: A Social Semantic Tagging Approach for Emerging Semantic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RED: Fourth International Workshop on REsource Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Web Intelligence (WI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00594590v1</w:t>
+                <w:t xml:space="preserve">inria-00599031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semdrops: A Social Semantic Tagging Approach for Emerging Semantic Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia Diaz</w:t>
+                <w:t xml:space="preserve">SCHO: An Ontology Based Model for Computing Divergence Awareness in Distributed Collaborative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagham Alhadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE/WIC/ACM International Conference on Web Intelligence (WI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00599031v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00594587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCHO: An Ontology Based Model for Computing Divergence Awareness in Distributed Collaborative Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">C-Set : a Commutative Replicated Data Type for Semantic Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagham Alhadad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">RED: Fourth International Workshop on REsource Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00594587v1</w:t>
+                <w:t xml:space="preserve">inria-00594590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAAABLE 3: Adaptation of ingredient quantities and of textual preparations</w:t>
+                <w:t xml:space="preserve">Raising up Annotations In Pedagogical Resources by Human-Computer Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blansché</w:t>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cojan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18h International Conference on Case-Based Reasoning - ICCBR 2010, "Computer Cooking Contest" Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy</w:t>
+              <w:t xml:space="preserve">European Distance and E-learning Network (EDEN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00526663v1</w:t>
+                <w:t xml:space="preserve">inria-00597285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSMW: a distributed infrastructure for the cooperative edition of semantic wiki documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Causal History to Social Network in Distributed Social Semantic Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Web Science Conference 2010 - WebSci10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Web Science Trust, Apr 2010, Raleigh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540214v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00461110v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising up Annotations In Pedagogical Resources by Human-Computer Collaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DSMW: Distributed Semantic MediaWiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Boyer</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Distance and E-learning Network (EDEN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">7th Extended Semantic Web Conference (ESCW 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00597285v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Causal History to Social Network in Distributed Social Semantic Software</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DSMW: a distributed infrastructure for the cooperative edition of semantic wiki documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Science Conference 2010 - WebSci10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Document Engineering (DocEng 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Manchester, United Kingdom. pp.185-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1860559.1860598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461110v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00540214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSMW: Distributed Semantic MediaWiki</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Extended Semantic Web Conference (ESCW 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00540209v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Boyer</w:t>
+                <w:t xml:space="preserve">Human-machine Collaboration for Enriching Semantic Wikis using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blansché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th Workshop on Semantic Wikis Linking Data and People - SemWiki2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548829v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-machine Collaboration for Enriching Semantic Wikis using Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Computer Collaboration to Improve Annotations in Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Blansché</w:t>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Semantic Wikis Linking Data and People - SemWiki2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">6th Conference on Web Information Systems and Technologies (Webist 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758679v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00378416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Computer Collaboration to Improve Annotations in Semantic Wikis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TAAABLE 3: Adaptation of ingredient quantities and of textual preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Blansché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Web Information Systems and Technologies (Webist 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.8</w:t>
+              <w:t xml:space="preserve">18h International Conference on Case-Based Reasoning - ICCBR 2010, "Computer Cooking Contest" Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00378416v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-synchronous Collaborative Semantic Wikis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+                <w:t xml:space="preserve">Supporting Personal Semantic Annotations in P2P Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Web Information Systems Engineering - WISE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Poznan, Poland. pp.115-129, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Linz, Austria. pp.317-331, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04409-0_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432209v1</w:t>
+                <w:t xml:space="preserve">inria-00432323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Personal Semantic Annotations in P2P Semantic Wikis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Personal and Shared Knowledge Building in P2P Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Semantic Web Conference (ESWC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432323v1</w:t>
+                <w:t xml:space="preserve">inria-00432345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal and Shared Knowledge Building in P2P Semantic Wikis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SWooki: Supporting Disconnection in a Peer-to-peer Semantic Wiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Semantic Web Conference (ESWC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">5èmes journées Francophones Mobilité et Ubiquité 2009 - UbiMob'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432345v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWooki: Supporting Disconnection in a Peer-to-peer Semantic Wiki</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal Navigation in Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées Francophones Mobilité et Ubiquité 2009 - UbiMob'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Adaptation and Personalization for Web 2.0 - AP-WEB 2.0 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trento, Italy. pp.148-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432337v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Navigation in Semantic Wikis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peer-to-peer Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Adaptation and Personalization for Web 2.0 - AP-WEB 2.0 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Linz, Austria. pp.196-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03573-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432335v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meilender</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
+              <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00411508v1</w:t>
+                <w:t xml:space="preserve">inria-00432353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Dinet</w:t>
+                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436731v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00411508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+                <w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432353v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-peer Semantic Wikis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WikiTaaable, un wiki sémantique utilisé comme un tableau noir dans un système de raisonnement à partir de cas textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Database and Expert Systems Applications - DEXA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas - RàPC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Fuchs and Amedeo Napoli, Jun 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432210v1</w:t>
+                <w:t xml:space="preserve">inria-00437399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WikiTaaable, un wiki sémantique utilisé comme un tableau noir dans un système de raisonnement à partir de cas textuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+                <w:t xml:space="preserve">Undo in Peer-to-peer Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas - RàPC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Béatrice Fuchs and Amedeo Napoli, Jun 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">SemWiki' 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437399v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undo in Peer-to-peer Semantic Wikis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Multi-synchronous Collaborative Semantic Wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Weiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWiki' 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Web Information Systems Engineering - WISE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Poznan, Poland. pp.115-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04409-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432212v1</w:t>
+                <w:t xml:space="preserve">inria-00432209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWOOKI: A Peer-to-peer Semantic Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9339,64 +9339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 3rd International Conference on Information &amp; Communication Technologies : From Theory to Applications - ICTTA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9443,51 +9443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiki sémantique sur un réseau pair-à-pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9519,995 +9519,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Work Modes For Collaborative Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.335-341</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems and Web Technologies - EISWT-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Orlando, United States. pp.176-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00139704v1</w:t>
+                <w:t xml:space="preserve">inria-00129222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+                <w:t xml:space="preserve">SemCW: Semantic Collaborative Writing using RST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishadi Desilva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 3rd International Conference on Collaborative Computing:Networking, Applications and Worksharing - CollaborateCom'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, New York, United States. pp.484-493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COLCOM.2007.4553879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00182424v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Work Modes For Collaborative Writing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems and Web Technologies - EISWT-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Orlando, United States. pp.176-182</w:t>
+              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.335-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00129222v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00139704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemCW: Semantic Collaborative Writing using RST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+                <w:t xml:space="preserve">A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nishadi Desilva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Collaborative Computing:Networking, Applications and Worksharing - CollaborateCom'2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00432220v1</w:t>
+                <w:t xml:space="preserve">inria-00182424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narratives to preserve coherence in collaborative writing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Complex Collaborative Learning Activities: The LIBRESOURCE Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivera Marjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishadi De-Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+                <w:t xml:space="preserve">Fethi Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Workshop on Collaborative Editing Systems - ACM CSCW 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Banff, Canada</w:t>
+              <w:t xml:space="preserve">8th International Conference on Enterprise Information Systems, ICEIS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paphos- Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00097456v1</w:t>
+                <w:t xml:space="preserve">inria-00097427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Complex Collaborative Learning Activities: The LIBRESOURCE Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LibreSource: Web Based platform for Supporting Collaborative Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivera Marjanovic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fethi Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Enterprise Information Systems, ICEIS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paphos- Cyprus</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Information and Communication Technologies: From Theory to Applications - ICTTA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damas - Syrie, pp.3309-3313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00097427v1</w:t>
+                <w:t xml:space="preserve">inria-00097435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LibreSource: Web Based platform for Supporting Collaborative Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LibreSource: Une plate-forme de développement collaboratif basée sur le WEB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Information and Communication Technologies: From Theory to Applications - ICTTA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Damas - Syrie, pp.3309-3313</w:t>
+              <w:t xml:space="preserve">19èmes Journées Internationales "Génie Logiciel &amp; Ingénierie de Systèmes et leurs Applications" - ICSSEA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00097435v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00105542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LibreSource: Une plate-forme de développement collaboratif basée sur le WEB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decentralized Execution of P2P Collaborative Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ganne</w:t>
+                <w:t xml:space="preserve">Ustun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Feltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Internationales "Génie Logiciel &amp; Ingénierie de Systèmes et leurs Applications" - ICSSEA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris/France</w:t>
+              <w:t xml:space="preserve">Journée de recherche de l'AIM « Innovation et Systèmes d'Information »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris - FRANCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00105542v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Execution of P2P Collaborative Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tamisier</w:t>
+                <w:t xml:space="preserve">Narratives to preserve coherence in collaborative writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishadi De-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernand Feltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche de l'AIM « Innovation et Systèmes d'Information »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris - FRANCE</w:t>
+              <w:t xml:space="preserve">The Eighth International Workshop on Collaborative Editing Systems - ACM CSCW 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00110900v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00097456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle sûr et générique pour la synchronisation de données divergentes</w:t>
               </w:r>
@@ -10932,122 +10932,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Baïna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Grigori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
+              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099361v1</w:t>
+                <w:t xml:space="preserve">hal-00293496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence Awareness for Virtual Team through the Web</w:t>
               </w:r>
@@ -11122,152 +11152,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORVETTE : a Cooperative Workflow Development Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Baïna</w:t>
+                <w:t xml:space="preserve">Adding Flexibility in a Cooperative Workflow Execution Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Grigori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Working Conference on Infrastructures for Virtual Enterprises - PRO-VE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Sesimbra, Portugal. pp.634</w:t>
+              <w:t xml:space="preserve">8th International Conference on High Performance Computing &amp; Networking Europe - HPCN Europe 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Amsterdam, Hollande, pp.227-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293496v1</w:t>
+                <w:t xml:space="preserve">inria-00099361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMS: Synchronous, Asynchronous, Multi-Synchronous Environments</w:t>
               </w:r>
@@ -11355,256 +11355,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Treemap: an Awareness Widget for Multi-Synchronous Groupware</w:t>
+                <w:t xml:space="preserve">Integrating Network Services for Virtual Teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boutier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajan Shankaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Groupware - CRIWG'2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems - ICEIS 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Setúbal, Portugal, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00147541v1</w:t>
+                <w:t xml:space="preserve">inria-00147539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Network Services for Virtual Teams</w:t>
+                <w:t xml:space="preserve">State Treemap: an Awareness Widget for Multi-Synchronous Groupware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems - ICEIS 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Groupware - CRIWG'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Darmstadt, Germany, pp.106 - 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRIWG.2001.951823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00147539v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00147541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Workflows to Coordinate Asynchronous Cooperative Applications in a Simple Way</w:t>
               </w:r>
@@ -11701,226 +11701,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COO: a Workflow Operator to Improve Cooperation Modeling in Virtual Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf</w:t>
+                <w:t xml:space="preserve">Coordinating Virtual Teams by Measuring Group Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Workshop on Research Issues on Data Engineering : Information Technology for Virtual Enterprises - RIDE-VE'99</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Groupware related Task Design at GROUP'99 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Phoenix, Arizona, USA, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098800v1</w:t>
+                <w:t xml:space="preserve">inria-00098869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinating Virtual Teams by Measuring Group Divergence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">COO: a Workflow Operator to Improve Cooperation Modeling in Virtual Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Groupware related Task Design at GROUP'99 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Workshop on Research Issues on Data Engineering : Information Technology for Virtual Enterprises - RIDE-VE'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Sydney, Australia. pp.130-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RIDE.1999.758631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098869v1</w:t>
+                <w:t xml:space="preserve">inria-00098800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Integrity Control of Cooperative Applications</w:t>
               </w:r>
@@ -12068,64 +12068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie D. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsley Chennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12193,407 +12193,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked Open Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
+                <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Database Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events Portorož, Slovenia, May 28 – June 1, 2017, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901523v1</w:t>
+                <w:t xml:space="preserve">hal-01768385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP: Harmonizing and Bridging Cross-Workflow Provenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+                <w:t xml:space="preserve">Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web: ESWC 2017 Satellite Events Portorož, Slovenia, May 28 – June 1, 2017, Revised Selected Papers</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768385v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linked Open Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Esther Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ling Liu, M. Tamer Özsu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-7993-3_80603-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076911v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taaable: a Case-Based System for personalized Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valmi Dufour-Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
@@ -12674,51 +12674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Rahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13228,51 +13228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Processing for SPARQL Federations with Data Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Daniel Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13558,103 +13558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Semantic Learning Infrastructure for Lifelong Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N-University of Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13676,90 +13676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFed: Recommending Plausible Federated Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N, Université de Nantes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13781,51 +13781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Linked Open Data Writable with Provenance Semirings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Daniel Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14049,90 +14049,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undo in Peer-to-peer Semantic Wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14167,51 +14167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-synchronous Collaborative Semantic Wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14259,51 +14259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal and Shared Knowledge Building in P2P Semantic Wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14364,51 +14364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWOOKI: A Peer-to-peer Semantic Wiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14469,51 +14469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-to-peer Semantic wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14548,77 +14548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoReST: A RST-based Ontology for Maintaining Semantic Consistency in Collaborative Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishadi Desilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14666,90 +14666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemCW: Semantic Collaborative Writing using RST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishadi Desilva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6271, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14771,51 +14771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasper: A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14870,513 +14870,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00150013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P2P InterCoop: P2P-based Decentralised Inter-organizational Cooperation - Motivations and Requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement WikiPedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2006</w:t>
+              <w:t xml:space="preserve">[Travaux universitaires] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107904v1</w:t>
+                <w:t xml:space="preserve">inria-00108994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement Wikipédia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inconsistency of XML Documents during Cooperative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-6466, INRIA. 2006, pp.25</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00261711v2</w:t>
+                <w:t xml:space="preserve">inria-00123346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency of XML Documents during Cooperative Editing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00123346v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement WikiPedia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Procédés d'édition coopérative dans l'environnement Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Naja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Travaux universitaires] 2006</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-6466, INRIA. 2006, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00108994v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00261711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P2P InterCoop: P2P-based Decentralised Inter-organizational Cooperation - Motivations and Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108996v1</w:t>
+                <w:t xml:space="preserve">inria-00107904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimistic Replication for Massive Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15825,51 +15825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5DF2CD9"/>
+    <w:nsid w:val="C2B07887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16056,51 +16056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hala-skaf-molli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-6659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160348781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/-ATLAS-GDD-.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aimonier-Davat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-222842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00841985v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Davoust" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Esfandiari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2013.056605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja-Jazzar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi Desilva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.1.117-140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Marjanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000009432.79864.08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3717PJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Pham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251956v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boisteau-Desdevises" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055927v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714757" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651543" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bernstein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313652" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hacques" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_34" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01805154v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01837114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Molli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591791v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251654v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01169601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ibanez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_44" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00807671v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Diaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188246" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Weiss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860559.1860598" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461110v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04409-0_17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_26" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432345v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_16" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530334" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139704v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432220v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553879" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi De-Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rabhi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jouille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ganne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110900v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustun Yildiz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Feltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958194" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099802v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147541v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRIWG.2001.951823" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Shankaran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIDE.1999.758631" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098869v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bouazza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_80603-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076911v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Daneshgar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rahbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110389v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Belkatir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carzaniga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estublier Jacky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01128834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01022740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00952830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00842714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan-Almoubayed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348628v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262050v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336680v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194604v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167198v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107904v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261711v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747317v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10145" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01618806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hala-skaf-molli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-6659" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160348781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/-ATLAS-GDD-.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lina.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aimonier-Davat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Minier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-222842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200374" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montoya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Esther Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Davoust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Esfandiari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00841985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54426-2_2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2013.056605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.1.117-140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja-Jazzar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi Desilva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00114795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Marjanovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ba&#239;na" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Grigori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Hadri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNVO.2004.005489" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000009432.79864.08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3717PJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218194099000334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-sen:19985842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251956v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boisteau-Desdevises" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoang Thi Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696410.3714757" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Pham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Bernstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW240022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726343v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_14" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsley Chennen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_34" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01805154v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01837114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549751v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Molli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591791v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251654v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01169601v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11955-7_44" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Daniel Ibanez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Diaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00807671v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40285-2_17" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00675458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188246" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Weiss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597285v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461110v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540214v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860559.1860598" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_26" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432335v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432210v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03573-9_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432209v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04409-0_17" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530334" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553879" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097427v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rabhi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097435v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105542v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jouille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ganne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110900v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ustun Yildiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tamisier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Feltz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097456v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishadi De-Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108119v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958194" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099802v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100747v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107571v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147539v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Shankaran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRIWG.2001.951823" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2000.857724" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bouazza" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIDE.1999.758631" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.1998.707512" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076911v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bizer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7993-3_80603-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Daneshgar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Rahbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110389v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Belkatir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carzaniga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estublier Jacky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806486v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01128834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01022740v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00952830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481686v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00842714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Aslan-Almoubayed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707185v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348628v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Dias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00262050v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336680v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194604v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167198v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108994v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123346v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108996v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261711v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107740v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747317v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10145" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01618806v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>