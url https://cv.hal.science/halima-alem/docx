--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -66,5856 +66,5839 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance hydrogen photoproduction using a Co-doped CuBDC metal organic framework</w:t>
+                <w:t xml:space="preserve">A combinative approach for the selective cellularization of human capillary-sized microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sher Mohd</w:t>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cy00926j⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-605X/ae5c4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500831v1</w:t>
+                <w:t xml:space="preserve">hal-05584201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous nitrogen-doped TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/graphene oxide derived from H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N-MIL-125(Ti)/graphene oxide composites as highly efficient visible light active photocatalysts for the degradation of dyes and carbamazepine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High performance hydrogen photoproduction using a Co-doped CuBDC metal organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sher Mohd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Askar Bakhadur</w:t>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164466⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.1048-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cy00926j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231793v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Micropatterning of Glass Substrates Using Electron‐Beam Lithography for Morphological Analysis of Human Umbilical Vein Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">Demba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Seemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Isabelle Raeth-Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (21), pp.2500862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202500862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417240v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Healing and Recycling Properties of Networked Polydithiourethanes With Reversible Crosslinked Moieties via Hydrogen and Dynamic Covalent Bonding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
+                <w:t xml:space="preserve">Single-Cell Confinement on Micropatterned Glass Substrates: An AFM Analysis of Cell Height and Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20250263⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (35), pp.23547-23557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268948v1</w:t>
+                <w:t xml:space="preserve">hal-05268931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropatterning of Glass Substrates Using Electron‐Beam Lithography for Morphological Analysis of Human Umbilical Vein Endothelial Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self‐Healing and Recycling Properties of Networked Polydithiourethanes With Reversible Crosslinked Moieties via Hydrogen and Dynamic Covalent Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Suenaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsubasa Sakiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202500862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (16), pp.3301-3312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20250263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268929v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Cell Confinement on Micropatterned Glass Substrates: An AFM Analysis of Cell Height and Topography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+                <w:t xml:space="preserve">Porous nitrogen-doped TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/graphene oxide derived from H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N-MIL-125(Ti)/graphene oxide composites as highly efficient visible light active photocatalysts for the degradation of dyes and carbamazepine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askar Bakhadur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02609⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 714, pp.164466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268931v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D bio-printed-based model for pancreatic ductal adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchal</w:t>
+                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Seemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diseases12090206⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692703v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coculture based, 3D bioprinted ovarian tumor model combining cancer cells and cancer associated fibroblasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A 3D bio-printed-based model for pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Gribova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mabi.202200434⟩</w:t>
+              <w:t xml:space="preserve">Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diseases12090206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172799v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a new gold-coated magnetic nanoparticle decorated with a thiol-containing dendrimer for targeted drug delivery, hyperthermia treatment and enhancement of MRI contrast agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Zamani Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Zamani Nori</w:t>
+                <w:t xml:space="preserve">Mehrnaz Bahadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnaz Bahadori</w:t>
+                <w:t xml:space="preserve">Majid Moghadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Moghadam</w:t>
+                <w:t xml:space="preserve">Shahram Tangestaninejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valiollah Mirkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 81, pp.104216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetron sputtering onto nonionic surfactant for 1-step preparation of metal nanoparticles without additional chemical reagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Sergievskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanos Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (26), pp.265601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/acc7a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of copolymer-based nanoparticle composition (MEO2MA-OEGMA) on the release profile of doxorubicin in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/colloids8010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Folate‐Superparamagnetic Nanoconjugates for Inhibition of Cancer Cell Proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Nahle</w:t>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (12), pp.2202364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202202364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-on-chip technology: current applications in major cancer types, challenges and future prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A coculture based, 3D bioprinted ovarian tumor model combining cancer cells and cancer associated fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhik Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Gribova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2516-1091/ac8259⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.2200434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202200434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813126v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Cancer-on-chip technology: current applications in major cancer types, challenges and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stiefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhik Mallick</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
+              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.032001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1091/ac8259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795936v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782851v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in biomedical applications of self-healing hydrogels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nematollahi</w:t>
+                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0QM01099E⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675511v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-source precursor synthesis of quinary AgInGaZnS QDs with tunable photoluminescence emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Advances in biomedical applications of self-healing hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Ghavaminejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Mbeleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150143⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (12), pp.4368-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QM01099E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240428v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Formation of Nanoparticles Prepared by Magnetron Sputtering Onto Liquids: Gold Sputtered Onto Castor Oil as a Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amy O’reilly</w:t>
+                <w:t xml:space="preserve">Single-source precursor synthesis of quinary AgInGaZnS QDs with tunable photoluminescence emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Cornil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnano.2021.710612⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 562, pp.150143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675534v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of core/shell nanostructures presenting good hyperthermia properties for cancer therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nureddin Ashammakhi</w:t>
+                <w:t xml:space="preserve">Insights on the Formation of Nanoparticles Prepared by Magnetron Sputtering Onto Liquids: Gold Sputtered Onto Castor Oil as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Sergievskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy O’reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QM00353D⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnano.2021.710612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294730v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of core/shell nanostructures presenting good hyperthermia properties for cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nureddin Ashammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (17), pp.6429-6443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1QM00353D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469094v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ordered Microporous/Macroporous MOF-808 through Modulator-Induced Defect-Formation, and Surfactant Self-Assembly Strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balan Lavinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp00287a⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (48), pp.33100 - 33110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055407v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+                <w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965407v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of OSN properties of PDMS membrane for the retention of dilute solutes with potential industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahbub Morshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Simonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (6), pp.48359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.48359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021275v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
+                <w:t xml:space="preserve">3D Bioprinting: 3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs (Adv. Healthcare Mater. 15/2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohollah Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Joubert</w:t>
+                <w:t xml:space="preserve">Sivakoti Sangabathuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yavuz Nuri Ertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (15), pp.2070047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202070047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497939v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of OSN properties of PDMS membrane for the retention of dilute solutes with potential industrial applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herve Simonaire</w:t>
+                <w:t xml:space="preserve">An Alkaline Based Method for Generating Crystalline, Strong, and Shape Memory Polyvinyl Alcohol Biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khosrozadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nureddin Ashammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.48359⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (21), pp.1902740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.201902740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391534v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alkaline Based Method for Generating Crystalline, Strong, and Shape Memory Polyvinyl Alcohol Biomaterials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
+                <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.201902740⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219226v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Bioprinting: 3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs (Adv. Healthcare Mater. 15/2020)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yavuz Nuri Ertas</w:t>
+                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202070047⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675530v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microengineered poly(HEMA) hydrogels for wearable contact lens biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyu Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahua Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaochen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (22), pp.4205-4214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0LC00446D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (13), pp.14933-14945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorectal cancer stem cells: a review of targeted drug delivery by gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manali Haniti Mohd-Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohimah Mohamud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Che Azurahanim Che Abdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitkang Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.973-985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9RA08192E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Erdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohollah Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivakoti Sangabathuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Nuri Ertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (15), pp.1901794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.201901794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rammal</w:t>
+                <w:t xml:space="preserve">Synthesis of Ordered Microporous/Macroporous MOF-808 through Modulator-Induced Defect-Formation, and Surfactant Self-Assembly Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ardila-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molina V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Baldovino-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ramírez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (22), pp.12591-12604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp00287a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163899v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag–In–Mn–Zn–S quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organ on Chip Development for The Improvement of New Smart Cancer Therapeutic Carriers Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI00131J⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322146v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ on Chip Development for The Improvement of New Smart Cancer Therapeutic Carriers Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PDMS membranes modified by polyelectrolyte multilayer deposition to improve OSN separation of diluted solutes in toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahbub Morshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003841⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.116331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991893v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDMS membranes modified by polyelectrolyte multilayer deposition to improve OSN separation of diluted solutes in toluene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag–In–Mn–Zn–S quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116331⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.1422-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI00131J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391641v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigul Kulmukhamedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby Soon Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (34), pp.30610-30620. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.9b10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A facile approach for the Doxorubicine delivery in cancer cells by responsive and fluorescent core/shell quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00253⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817145v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of new modification strategies for PVA membranes to improve their dehydration properties by pervaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M E Dmitrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Penkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Kuzminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M E Dmitrenko</w:t>
+                <w:t xml:space="preserve">M Mahbub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. I. Larionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 450, pp.527-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.04.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO Nanorods with High Photocatalytic and Antibacterial Activity under Solar Light Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (11), pp.2158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma11112158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">A facile approach for the Doxorubicine delivery in cancer cells by responsive and fluorescent core/shell quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.019⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.2248-2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650405v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Core/Shell ZnO/rGO Nanoparticles by Calcination of ZIF-8/rGO Composites and Their Photocatalytic Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batukhan Tatykayev</w:t>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Donat</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00673⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.196 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577204v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe nanorod/TiO2 nanoparticle heterojunctions with enhanced solar- and visible-light photocatalytic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Core/Shell ZnO/rGO Nanoparticles by Calcination of ZIF-8/rGO Composites and Their Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batukhan Tatykayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakher Laatar</w:t>
+                <w:t xml:space="preserve">Florian Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Moussa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilien Girot</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.273⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.4946-4954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136133v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CdSe nanorod/TiO2 nanoparticle heterojunctions with enhanced solar- and visible-light photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Laatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Kassir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+                <w:t xml:space="preserve">Hatem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2741-2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925386v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient synthetic access to thermo-responsive core/shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (12), pp.125601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5d81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional responsive superparamagnetic core/ shell nanoparticles and their drug release properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6001,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6148,51 +6131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (9), pp.5694 - 5707. </w:t>
@@ -6230,103 +6213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO nanoparticles sensitized by CuInZnxS2+x quantum dots as highly efficient solar light driven photocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1080-1093. </w:t>
@@ -6358,5732 +6341,5991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and toxic gas sensing properties of poly(urethaneimide) thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vesselin Strashilov</w:t>
+                <w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.738-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945521v1</w:t>
+                <w:t xml:space="preserve">hal-01650405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnO rods/reduced graphene oxide composites prepared via a solvothermal reaction for efficient sunlight-driven photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 185, pp.11-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer thickness impact on the capacity of poly(urethaneimide) for sorbing toxic gases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Growth and toxic gas sensing properties of poly(urethaneimide) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nysten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergana Alexieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesselin Strashilov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.44214⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945525v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored adhesion behavior of polyelectrolyte thin films deposited on plasma-treated poly(dimethylsiloxane) for functionalized membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layer thickness impact on the capacity of poly(urethaneimide) for sorbing toxic gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliyan Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergana Alexieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Strashilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (48), pp.44214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.44214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182798v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive and aqueous dispersible ZnO/PNIPAM core/shell nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailored adhesion behavior of polyelectrolyte thin films deposited on plasma-treated poly(dimethylsiloxane) for functionalized membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/33/335605⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 369, pp.482-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266251v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous synthesis of highly luminescent glutathione-capped Mn2+-doped ZnS quantum dots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-responsive and aqueous dispersible ZnO/PNIPAM core/shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.07.064⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (33), pp.335605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/33/335605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01056211v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cytotoxic smart fluorescent core/shell nanoparticles and their application in cancer therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous synthesis of highly luminescent glutathione-capped Mn2+-doped ZnS quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Kolmykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Marchal</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275125v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart fluorescent core/shell nanoparticles</w:t>
+                <w:t xml:space="preserve">Non-cytotoxic smart fluorescent core/shell nanoparticles and their application in cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 246</w:t>
+              <w:t xml:space="preserve">, 2014, 248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281225v1</w:t>
+                <w:t xml:space="preserve">hal-01275125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart fluorescent core/shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01283885v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Thermoresponsive Nano-Confined Polymer Brushes by AFM-Based Force Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadia Radji</w:t>
+                <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jimenez Rioboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201100636⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185, pp.309-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.04.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865832v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoresponsive Nano-Confined Polymer Brushes by AFM-Based Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Radji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain M. Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 213 (5), pp.580-586. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+              <w:t xml:space="preserve">, 2012, 213 (5), pp.580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.201100636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513730v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(N-isopropylacrylamide) grafted into nanopores: Thermo-responsive behaviour in the presence of different salts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Thermoresponsive Nano-Confined Polymer Brushes by AFM-Based Force Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Radji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.004⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213 (5), pp.580-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201100636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675508v1</w:t>
+                <w:t xml:space="preserve">hal-05513730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(acrylic acid) with disulfide bond for the elaboration of pH-responsive brush surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poly(N-isopropylacrylamide) grafted into nanopores: Thermo-responsive behaviour in the presence of different salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2009.11.005⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (3), pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675485v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and thermo-responsive behavior of poly(N-isopropylacrylamide) brushes grafted in nanopores of track-etched membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(acrylic acid) with disulfide bond for the elaboration of pH-responsive brush surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Jonas</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Willet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2007.09.036⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03675462v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-Layer Assembly of Polyelectrolytes in Nanopores</w:t>
+                <w:t xml:space="preserve">Microstructure and thermo-responsive behavior of poly(N-isopropylacrylamide) brushes grafted in nanopores of track-etched membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Duwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Lussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lipnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma0703251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 308 (1-2), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2007.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675465v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Layer-by-Layer Assembly of Polyelectrolytes in Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (9), pp.3366-3372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma0703251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthèse de macroglycophanes par couplage d’acétyléniques vrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (5-6), pp.553-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0748(03)00094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folate-Functionalized Superparamagnetic Core/Shell Nanoparticles for Targeted Drug Delivery and Stealth Behavior Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C Nano 2025 - Thematic Session : Caractérisation à l'échelle nano Disciplinary fields involved: Physical-Chemitry and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the behavior of joint tissues and cartilage tissue-engineered products in contact with polydimethylsiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium ROAD to 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Impact of Culture in Fluidic Devices on the Cell Viability of Tissue-Engineered Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entering a New Era in Regenerative Medicine: Challenges and Strategies of Tissue Engineering - 2025 International Summer School BIOMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOMAT France, Jul 2025, Cergy - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative combination of 3D bio-printing and microfluidic to create PDAC -on-chip for anticancer drug development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NANO IN BIO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of endothelial cell–to–cell interactions through nanometric-scale resolution micropatterning on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials and Biofabrication Conference (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer 3D bio-printed models and their further studies in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Annual Conference of the European Society for Biomaterials, ESB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomaterials (ESB), Sep 2023, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF Nano 2021, 7 Annual Meeting – French Society for Nanomedecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag-In-MnZn-S quantum dots: synthesis and characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjadhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials &amp; Nanomaterials M&amp;Ns 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An in situ study of the role of substrate chemistry on the attachment and growth of probiotic Lactobacillus rhamnosus GG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAAFM-UCLA International Conference on Advances in Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum dots et sondes bimodales pour l’imagerie de fluorescence et l’IRM. Ciblage et toxicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique "Matériaux pour la Santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVII International Materials Research Congress (IMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cancún, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A probiotic bacterium in the abiotic environment: a multiscale study of surface dependent adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NANOinBIO 2018: 2nd International conference on Nanosciences for life &amp; Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NanoInbio 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoresponsive nanocarriers for doxorubicin delivery combined with hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigul Kulmukhamedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Edition of Global Conference on Pharmaceutics and Drug Delivery Systems, PDDS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface functionnalization of zinc selenide for control and monitoring of biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Applications of Surfaces and Interfaces Analysis (ECASIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, MONTPELLIER, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la différenciation des cellules souches en ostéoblastes par des techniques d’imagerie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint annual meetings of the French Society for Immunology (SFI) and the French Cytometry Association (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, ATHENS, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface modification of ZnSe for in situ monitoring and control of bacterial adhesion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut Jean Barriol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface Functionnalization: from self-assembly to smart functional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Roques Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USM-UL Mini Colloquium in USM Health Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Kubang Kerian, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoswitchable fluorescent nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Material Sciences (CMS9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the behavior of joint tissues and cartilage tissue-engineered products in contact with polydimethylsiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du CoNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PDMS-glass based microfluidic devices for alginate microparticles production as S-nitrosoglutathione delivery system. European Conference on pharmaceutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Rahama Mackin-Mohamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sapin-Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de modèle de tumeur ovarienne par bio-impression 3D pour le développement de nouveaux médicaments anticancéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gribova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Ecole Doctorale C2MP- Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D bioprinting to build versatile ovarian tumor models for new anticancer drug development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Gribova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MicroPhysio 2022 - Microphysiological Systems : from organoids to organs-on-chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cargèse, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening and Separation of Metal Chelating Peptides for Nutrition and Health Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening and Purification of Metal Chelating Peptides in Hydrolysates for their Antioxidant Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Canabady-Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Clarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISANH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening and Purification of Metal Chelating Peptides in Hydrolysates for their Antioxidant Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Canabady-Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher-Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Clarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Oxidative Stress Reduction, Redox Homeostasis and Antioxidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving magnetic properties of Mn and Zn doped polyhedral core/shell iron oxide nanoparticles by tuning their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of copolymer-Based Nanoparticle Composition (MEO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;MA-OEGMA) on The Release Profile of Doxorubicin In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243876v1</w:t>
-              </w:r>
-[...3267 lines deleted...]
-                <w:t xml:space="preserve">hal-01391695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different strategies of surface modification to improve the photocatalysis properties: pollutant adsorption, visible activation, and catalyst recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12091,111 +12333,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Smart Photocatalytic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.39-57, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819049-4.00007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12342,51 +12584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05231793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Bakhadur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164466" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Yoshida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Suenaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Sakiyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem-Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pedroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202500862" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12090206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zamani Nori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bahadori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Moghadam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Tangestaninejad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Mirkhani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Sergievskaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc7a9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids8010001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghavaminejad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Erdem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mbeleck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematollahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QM01099E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150143" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O&#8217;reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2021.710612" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nureddin Ashammakhi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QM00353D" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ardila-Su&#225;rez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molina V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Baldovino-Medrano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ram&#237;rez-Caballero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00287a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391534v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbub Morshed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Simonaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48359" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Darabi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosrozadeh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201902740" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Nasiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakoti Sangabathuni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Nuri Ertas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202070047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihang Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Cui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Ni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00446D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Haniti Mohd-Zahid" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohimah Mohamud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Azurahanim Che Abdullah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitkang Lim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08192E" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201901794" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00131J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003841" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116331" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Dmitrenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Penkova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kuzminova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahbub" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Larionov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.169" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577204v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batukhan Tatykayev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00673" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136133v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Laatar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.273" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461773v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schjen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5d81" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02437a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kolmykov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.03.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524295v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.110" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Alexieva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Strashilov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP37PB4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241155v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.12.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1X6JMTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Kolev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44214" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43T6C8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266251v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/33/335605" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.07.064" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXRD96H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275125v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georges" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281225v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Radji" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demoustier-Champagne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Jonas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100636" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GPDNXG1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK9JC5ZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675485v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Camp" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.11.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lussis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lipnik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.09.036" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHC4VC8D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blondeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Glinel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0703251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Belghiti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(03)00094-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243876v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587275v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194023v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688841v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392254v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ferjaoui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388566v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Al Dine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques Carmes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303803v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101118v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652110v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lamy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939988v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939135v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher-Di Stasio" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01391695v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pedroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae5c4c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202500862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Yoshida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Suenaga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Sakiyama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem-Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05231793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Bakhadur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12090206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zamani Nori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bahadori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Moghadam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Tangestaninejad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Mirkhani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Sergievskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc7a9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids8010001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghavaminejad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Erdem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mbeleck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematollahi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QM01099E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150143" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O&#8217;reilly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2021.710612" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nureddin Ashammakhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QM00353D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391534v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbub Morshed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Simonaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Darabi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Nasiri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakoti Sangabathuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Nuri Ertas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202070047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosrozadeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201902740" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihang Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Cui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Ni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00446D" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Haniti Mohd-Zahid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohimah Mohamud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Azurahanim Che Abdullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitkang Lim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08192E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201901794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ardila-Su&#225;rez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molina V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Baldovino-Medrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ram&#237;rez-Caballero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00287a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003841" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116331" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00131J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Dmitrenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Penkova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kuzminova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahbub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Larionov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.169" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577204v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batukhan Tatykayev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00673" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Laatar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.273" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schjen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5d81" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02437a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kolmykov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.03.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524295v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.110" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.12.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1X6JMTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945521v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Alexieva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Strashilov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP37PB4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Kolev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44214" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43T6C8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/33/335605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.07.064" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXRD96H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Radji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demoustier-Champagne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Jonas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100636" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GPDNXG1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675508v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK9JC5ZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Camp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.11.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lussis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lipnik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.09.036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHC4VC8D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blondeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Glinel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0703251" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675525v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Belghiti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(03)00094-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587275v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194023v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688841v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392254v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ferjaoui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388566v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Al Dine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques Carmes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303803v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101118v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584897v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin-Mohamour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sapin-Minet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753996v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652110v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lamy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01391695v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939135v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher-Di Stasio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243876v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>