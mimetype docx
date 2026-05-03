--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,663 +351,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropatterning of Glass Substrates Using Electron‐Beam Lithography for Morphological Analysis of Human Umbilical Vein Endothelial Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous nitrogen-doped TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/graphene oxide derived from H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N-MIL-125(Ti)/graphene oxide composites as highly efficient visible light active photocatalysts for the degradation of dyes and carbamazepine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demba Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Badie</w:t>
+                <w:t xml:space="preserve">Askar Bakhadur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Raeth-Fries</w:t>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (21), pp.2500862. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 714, pp.164466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202500862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268929v1</w:t>
+                <w:t xml:space="preserve">hal-05231793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Cell Confinement on Micropatterned Glass Substrates: An AFM Analysis of Cell Height and Topography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Seemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02609⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268931v1</w:t>
+                <w:t xml:space="preserve">hal-05417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Healing and Recycling Properties of Networked Polydithiourethanes With Reversible Crosslinked Moieties via Hydrogen and Dynamic Covalent Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiaki Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuichi Suenaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsubasa Sakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (16), pp.3301-3312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pol.20250263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous nitrogen-doped TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/graphene oxide derived from H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N-MIL-125(Ti)/graphene oxide composites as highly efficient visible light active photocatalysts for the degradation of dyes and carbamazepine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Askar Bakhadur</w:t>
+                <w:t xml:space="preserve">Single-Cell Confinement on Micropatterned Glass Substrates: An AFM Analysis of Cell Height and Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (35), pp.23547-23557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05231793v1</w:t>
+                <w:t xml:space="preserve">hal-05268931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Micropatterning of Glass Substrates Using Electron‐Beam Lithography for Morphological Analysis of Human Umbilical Vein Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">Demba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Seemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Isabelle Raeth-Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (21), pp.2500862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202500862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417240v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D bio-printed-based model for pancreatic ductal adenocarcinoma</w:t>
               </w:r>
@@ -1731,429 +1731,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-on-chip technology: current applications in major cancer types, challenges and future prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Stiefel</w:t>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Figarol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abhik Mallick</w:t>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2516-1091/ac8259⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813126v1</w:t>
+                <w:t xml:space="preserve">hal-03782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer-on-chip technology: current applications in major cancer types, challenges and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stiefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhik Mallick</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
+              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.032001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1091/ac8259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795936v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dubus</w:t>
+                <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Braux</w:t>
+                <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+                <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782851v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in biomedical applications of self-healing hydrogels</w:t>
               </w:r>
@@ -2401,291 +2401,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Formation of Nanoparticles Prepared by Magnetron Sputtering Onto Liquids: Gold Sputtered Onto Castor Oil as a Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of core/shell nanostructures presenting good hyperthermia properties for cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy O’reilly</w:t>
+                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nureddin Ashammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnano.2021.710612⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (17), pp.6429-6443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1QM00353D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675534v1</w:t>
+                <w:t xml:space="preserve">hal-03294730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of core/shell nanostructures presenting good hyperthermia properties for cancer therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights on the Formation of Nanoparticles Prepared by Magnetron Sputtering Onto Liquids: Gold Sputtered Onto Castor Oil as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Sergievskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+                <w:t xml:space="preserve">Julien de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nureddin Ashammakhi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (17), pp.6429-6443. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1QM00353D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnano.2021.710612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294730v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
               </w:r>
@@ -2799,814 +2799,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Nahle</w:t>
+                <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Pierre Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Joubert</w:t>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497939v1</w:t>
+                <w:t xml:space="preserve">hal-02965407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of OSN properties of PDMS membrane for the retention of dilute solutes with potential industrial applications</w:t>
+                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahbub Morshed</w:t>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Simonaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roizard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.48359⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391534v1</w:t>
+                <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Bioprinting: 3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs (Adv. Healthcare Mater. 15/2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Erdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohollah Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivakoti Sangabathuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Nuri Ertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (15), pp.2070047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.202070047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alkaline Based Method for Generating Crystalline, Strong, and Shape Memory Polyvinyl Alcohol Biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khosrozadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nureddin Ashammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (21), pp.1902740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.201902740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of OSN properties of PDMS membrane for the retention of dilute solutes with potential industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Prada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+                <w:t xml:space="preserve">Mahbub Morshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Reffuveille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Simonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (6), pp.48359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.48359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965407v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Gago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Olivier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021275v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microengineered poly(HEMA) hydrogels for wearable contact lens biosensing</w:t>
               </w:r>
@@ -3720,373 +3720,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Yunda</w:t>
+                <w:t xml:space="preserve">Colorectal cancer stem cells: a review of targeted drug delivery by gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manali Haniti Mohd-Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohimah Mohamud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Azurahanim Che Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitkang Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.973-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08192E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528169v1</w:t>
+                <w:t xml:space="preserve">hal-03675498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer stem cells: a review of targeted drug delivery by gold nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jitkang Lim</w:t>
+                <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.973-985. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.14933-14945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9RA08192E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675498v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Erdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohollah Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivakoti Sangabathuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yavuz Nuri Ertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (15), pp.1901794. </w:t>
@@ -4248,382 +4248,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ on Chip Development for The Improvement of New Smart Cancer Therapeutic Carriers Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag–In–Mn–Zn–S quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003841⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.1422-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI00131J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991893v1</w:t>
+                <w:t xml:space="preserve">hal-02322146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDMS membranes modified by polyelectrolyte multilayer deposition to improve OSN separation of diluted solutes in toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahbub Morshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 237, pp.116331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag–In–Mn–Zn–S quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organ on Chip Development for The Improvement of New Smart Cancer Therapeutic Carriers Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.1422-1431. </w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9QI00131J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322146v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t>
               </w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigul Kulmukhamedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosby Soon Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (34), pp.30610-30620. </w:t>
@@ -4743,51 +4743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29, pp.2248-2256. </w:t>
@@ -5273,693 +5273,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional responsive superparamagnetic core/ shell nanoparticles and their drug release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Kassir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (42), pp.26243-26249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ra02437a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925386v1</w:t>
+                <w:t xml:space="preserve">hal-01523829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Core/Shell ZnO/rGO Nanoparticles by Calcination of ZIF-8/rGO Composites and Their Photocatalytic Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdid</w:t>
+                <w:t xml:space="preserve">Efficient synthetic access to thermo-responsive core/shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00673⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.125601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5d81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577204v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe nanorod/TiO2 nanoparticle heterojunctions with enhanced solar- and visible-light photocatalytic activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatem Moussa</w:t>
+                <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.273⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.196 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136133v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthetic access to thermo-responsive core/shell nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
+                <w:t xml:space="preserve">Synthesis of Core/Shell ZnO/rGO Nanoparticles by Calcination of ZIF-8/rGO Composites and Their Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batukhan Tatykayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5d81⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.4946-4954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461773v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional responsive superparamagnetic core/ shell nanoparticles and their drug release properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CdSe nanorod/TiO2 nanoparticle heterojunctions with enhanced solar- and visible-light photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+                <w:t xml:space="preserve">Fakher Laatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (42), pp.26243-26249. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2741-2752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ra02437a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523829v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic reactors for the size-controlled synthesis of ZIF-8 crystals in aqueous phase</w:t>
               </w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6073,295 +6073,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of In 2 S 3 shells thickness on the electrochemical and optical properties of oriented ZnO/In 2 S 3 core/shell nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO nanoparticles sensitized by CuInZnxS2+x quantum dots as highly efficient solar light driven photocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Braiek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+                <w:t xml:space="preserve">Steve Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.01.015⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1080-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927112v1</w:t>
+                <w:t xml:space="preserve">hal-01524295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles sensitized by CuInZnxS2+x quantum dots as highly efficient solar light driven photocatalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Corbel</w:t>
+                <w:t xml:space="preserve">Impact of In 2 S 3 shells thickness on the electrochemical and optical properties of oriented ZnO/In 2 S 3 core/shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Assaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1080-1093. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (9), pp.5694 - 5707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524295v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t>
               </w:r>
@@ -6373,77 +6373,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 532 (2), pp.738-747. </w:t>
@@ -6475,401 +6475,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO rods/reduced graphene oxide composites prepared via a solvothermal reaction for efficient sunlight-driven photocatalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Growth and toxic gas sensing properties of poly(urethaneimide) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nysten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergana Alexieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Strashilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.12.007⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241155v1</w:t>
+                <w:t xml:space="preserve">hal-01945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and toxic gas sensing properties of poly(urethaneimide) thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vesselin Strashilov</w:t>
+                <w:t xml:space="preserve">ZnO rods/reduced graphene oxide composites prepared via a solvothermal reaction for efficient sunlight-driven photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 153, pp.145-151. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.11-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945521v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer thickness impact on the capacity of poly(urethaneimide) for sorbing toxic gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergana Alexieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesselin Strashilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 133 (48), pp.44214. </w:t>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 369, pp.482-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7074,64 +7074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Schejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Schejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7462,51 +7462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart fluorescent core/shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7544,51 +7544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7735,951 +7735,1716 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain M. Jonas</w:t>
+                <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 213 (5), pp.580. </w:t>
+              <w:t xml:space="preserve">, 2012, 213 (5), pp.580-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.201100636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865832v1</w:t>
+                <w:t xml:space="preserve">hal-05513730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Thermoresponsive Nano-Confined Polymer Brushes by AFM-Based Force Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poly(N-isopropylacrylamide) grafted into nanopores: Thermo-responsive behaviour in the presence of different salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201100636⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (3), pp.327-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513730v1</w:t>
+                <w:t xml:space="preserve">hal-03675508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(N-isopropylacrylamide) grafted into nanopores: Thermo-responsive behaviour in the presence of different salts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(acrylic acid) with disulfide bond for the elaboration of pH-responsive brush surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Du Prez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Willet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2009.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03675508v1</w:t>
+                <w:t xml:space="preserve">hal-03675485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(acrylic acid) with disulfide bond for the elaboration of pH-responsive brush surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure and thermo-responsive behavior of poly(N-isopropylacrylamide) brushes grafted in nanopores of track-etched membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Willet</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Duwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Lussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lipnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2009.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 308 (1-2), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2007.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675485v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and thermo-responsive behavior of poly(N-isopropylacrylamide) brushes grafted in nanopores of track-etched membranes</w:t>
+                <w:t xml:space="preserve">Layer-by-Layer Assembly of Polyelectrolytes in Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (9), pp.3366-3372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma0703251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2007.09.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03675462v1</w:t>
+                <w:t xml:space="preserve">hal-03675465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-Layer Assembly of Polyelectrolytes in Nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de macroglycophanes par couplage d’acétyléniques vrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Jonas</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma0703251⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (5-6), pp.553-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0748(03)00094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675465v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the behavior of joint tissues and cartilage tissue-engineered products in contact with polydimethylsiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du CoNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de macroglycophanes par couplage d’acétyléniques vrais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Joly</w:t>
+                <w:t xml:space="preserve">PDMS-glass based microfluidic devices for alginate microparticles production as S-nitrosoglutathione delivery system. European Conference on pharmaceutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Rahama Mackin-Mohamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sapin-Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03675525v1</w:t>
+              <w:t xml:space="preserve">European Conference on pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de modèle de tumeur ovarienne par bio-impression 3D pour le développement de nouveaux médicaments anticancéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gribova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Ecole Doctorale C2MP- Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D bioprinting to build versatile ovarian tumor models for new anticancer drug development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Gribova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MicroPhysio 2022 - Microphysiological Systems : from organoids to organs-on-chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cargèse, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening and Separation of Metal Chelating Peptides for Nutrition and Health Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening and Purification of Metal Chelating Peptides in Hydrolysates for their Antioxidant Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Canabady-Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Clarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISANH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening and Purification of Metal Chelating Peptides in Hydrolysates for their Antioxidant Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Canabady-Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher-Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Clarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Oxidative Stress Reduction, Redox Homeostasis and Antioxidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folate-Functionalized Superparamagnetic Core/Shell Nanoparticles for Targeted Drug Delivery and Stealth Behavior Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8701,485 +9466,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C Nano 2025 - Thematic Session : Caractérisation à l'échelle nano Disciplinary fields involved: Physical-Chemitry and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the behavior of joint tissues and cartilage tissue-engineered products in contact with polydimethylsiloxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Potier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium ROAD to 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Impact of Culture in Fluidic Devices on the Cell Viability of Tissue-Engineered Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Potier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entering a New Era in Regenerative Medicine: Challenges and Strategies of Tissue Engineering - 2025 International Summer School BIOMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIOMAT France, Jul 2025, Cergy - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative combination of 3D bio-printing and microfluidic to create PDAC -on-chip for anticancer drug development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NANO IN BIO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of endothelial cell–to–cell interactions through nanometric-scale resolution micropatterning on glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pedroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9208,73 +9973,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials and Biofabrication Conference (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer 3D bio-printed models and their further studies in microfluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9333,536 +10098,536 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Conference of the European Society for Biomaterials, ESB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Biomaterials (ESB), Sep 2023, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem-Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF Nano 2021, 7 Annual Meeting – French Society for Nanomedecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag-In-MnZn-S quantum dots: synthesis and characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+                <w:t xml:space="preserve">An in situ study of the role of substrate chemistry on the attachment and growth of probiotic Lactobacillus rhamnosus GG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Nanomaterials M&amp;Ns 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194023v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in situ study of the role of substrate chemistry on the attachment and growth of probiotic Lactobacillus rhamnosus GG.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Yunda</w:t>
+                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag-In-MnZn-S quantum dots: synthesis and characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjadhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">Materials &amp; Nanomaterials M&amp;Ns 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005476v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAFM-UCLA International Conference on Advances in Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dots et sondes bimodales pour l’imagerie de fluorescence et l’IRM. Ciblage et toxicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perizat Galiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9890,87 +10655,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10011,2187 +10776,1280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Materials Research Congress (IMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probiotic bacterium in the abiotic environment: a multiscale study of surface dependent adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Yunda</w:t>
+                <w:t xml:space="preserve">Thermoresponsive nanocarriers for doxorubicin delivery combined with hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigul Kulmukhamedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOinBIO 2018: 2nd International conference on Nanosciences for life &amp; Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">2nd Edition of Global Conference on Pharmaceutics and Drug Delivery Systems, PDDS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265256v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+                <w:t xml:space="preserve">A probiotic bacterium in the abiotic environment: a multiscale study of surface dependent adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoInbio 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">NANOinBIO 2018: 2nd International conference on Nanosciences for life &amp; Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388566v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive nanocarriers for doxorubicin delivery combined with hyperthermia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ferjaoui</w:t>
+                <w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Edition of Global Conference on Pharmaceutics and Drug Delivery Systems, PDDS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">NanoInbio 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862229v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface functionnalization of zinc selenide for control and monitoring of biofilm growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Applications of Surfaces and Interfaces Analysis (ECASIA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la différenciation des cellules souches en ostéoblastes par des techniques d’imagerie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint annual meetings of the French Society for Immunology (SFI) and the French Cytometry Association (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Reffuveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Conference on Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, ATHENS, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of ZnSe for in situ monitoring and control of bacterial adhesion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de l'Institut Jean Barriol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Functionnalization: from self-assembly to smart functional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Al Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Roques Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USM-UL Mini Colloquium in USM Health Campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Kubang Kerian, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoswitchable fluorescent nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Schejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Material Sciences (CMS9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303803v1</w:t>
-              </w:r>
-[...905 lines deleted...]
-                <w:t xml:space="preserve">hal-02939135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving magnetic properties of Mn and Zn doped polyhedral core/shell iron oxide nanoparticles by tuning their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of copolymer-Based Nanoparticle Composition (MEO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;MA-OEGMA) on The Release Profile of Doxorubicin In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12213,51 +12071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12267,177 +12125,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different strategies of surface modification to improve the photocatalysis properties: pollutant adsorption, visible activation, and catalyst recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Smart Photocatalytic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.39-57, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819049-4.00007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12584,51 +12442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pedroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae5c4c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202500862" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Yoshida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Suenaga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Sakiyama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem-Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05231793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Bakhadur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12090206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zamani Nori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bahadori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Moghadam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Tangestaninejad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Mirkhani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Sergievskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc7a9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids8010001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghavaminejad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Erdem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mbeleck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematollahi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QM01099E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150143" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O&#8217;reilly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2021.710612" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nureddin Ashammakhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QM00353D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391534v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbub Morshed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Simonaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675530v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Darabi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Nasiri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakoti Sangabathuni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Nuri Ertas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202070047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosrozadeh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201902740" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihang Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Cui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Ni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00446D" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Haniti Mohd-Zahid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohimah Mohamud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Azurahanim Che Abdullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitkang Lim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08192E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201901794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ardila-Su&#225;rez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molina V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Baldovino-Medrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ram&#237;rez-Caballero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00287a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003841" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116331" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322146v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00131J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Dmitrenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Penkova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kuzminova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahbub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Larionov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.169" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577204v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batukhan Tatykayev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00673" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Laatar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.273" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461773v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schjen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5d81" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02437a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kolmykov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.03.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927112v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524295v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.110" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241155v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.12.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1X6JMTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945521v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Alexieva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Strashilov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP37PB4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Kolev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44214" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43T6C8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/33/335605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.07.064" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXRD96H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Radji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demoustier-Champagne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Jonas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100636" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GPDNXG1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675508v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK9JC5ZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Camp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.11.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lussis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lipnik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.09.036" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHC4VC8D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blondeau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Glinel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0703251" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675525v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Belghiti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(03)00094-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369646v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Potier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587275v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194023v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688841v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392254v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ferjaoui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388566v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Al Dine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques Carmes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303803v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101118v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584897v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin-Mohamour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sapin-Minet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753996v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652110v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lamy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01391695v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939135v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher-Di Stasio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243876v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pedroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae5c4c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05231793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Bakhadur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Yoshida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Suenaga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Sakiyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem-Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202500862" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12090206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zamani Nori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bahadori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Moghadam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Tangestaninejad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Mirkhani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Sergievskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc7a9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids8010001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghavaminejad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Erdem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mbeleck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematollahi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QM01099E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150143" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nureddin Ashammakhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QM00353D" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O&#8217;reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2021.710612" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Darabi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Nasiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakoti Sangabathuni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Nuri Ertas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202070047" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosrozadeh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201902740" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbub Morshed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Simonaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihang Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Cui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Ni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00446D" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Haniti Mohd-Zahid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohimah Mohamud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Azurahanim Che Abdullah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitkang Lim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08192E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201901794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ardila-Su&#225;rez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molina V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Baldovino-Medrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ram&#237;rez-Caballero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00287a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322146v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00131J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116331" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003841" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Dmitrenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Penkova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kuzminova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahbub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Larionov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.169" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523829v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02437a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schjen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5d81" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batukhan Tatykayev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00673" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Laatar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.273" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kolmykov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.03.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524295v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.110" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Alexieva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Strashilov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP37PB4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.12.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1X6JMTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Kolev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44214" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43T6C8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/33/335605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.07.064" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXRD96H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513730v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Radji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demoustier-Champagne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100636" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GPDNXG1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK9JC5ZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675485v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Camp" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.11.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lussis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lipnik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.09.036" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHC4VC8D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blondeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Glinel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0703251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Belghiti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(03)00094-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101118v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Potier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin-Mohamour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sapin-Minet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652110v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lamy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939988v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01391695v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher-Di Stasio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385144v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369646v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472597v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587275v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190078v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385171v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194023v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ferjaoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862229v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388566v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389275v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Al Dine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques Carmes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303803v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243876v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>