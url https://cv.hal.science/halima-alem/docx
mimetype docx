--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,12236 +66,12361 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a millifluidic system incorporating cartilage tissue-engineered products based on mesenchymal stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOMAT 2026 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Le Croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folate-Functionalized Superparamagnetic Core/Shell Nanoparticles for Targeted Drug Delivery and Stealth Behavior Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C Nano 2025 - Thematic Session : Caractérisation à l'échelle nano Disciplinary fields involved: Physical-Chemitry and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the behavior of joint tissues and cartilage tissue-engineered products in contact with polydimethylsiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium ROAD to 2030</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Impact of Culture in Fluidic Devices on the Cell Viability of Tissue-Engineered Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entering a New Era in Regenerative Medicine: Challenges and Strategies of Tissue Engineering - 2025 International Summer School BIOMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOMAT France, Jul 2025, Cergy - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative combination of 3D bio-printing and microfluidic to create PDAC -on-chip for anticancer drug development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NANO IN BIO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of endothelial cell–to–cell interactions through nanometric-scale resolution micropatterning on glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials and Biofabrication Conference (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer 3D bio-printed models and their further studies in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Annual Conference of the European Society for Biomaterials, ESB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Biomaterials (ESB), Sep 2023, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF Nano 2021, 7 Annual Meeting – French Society for Nanomedecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag-In-MnZn-S quantum dots: synthesis and characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjadhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials &amp; Nanomaterials M&amp;Ns 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An in situ study of the role of substrate chemistry on the attachment and growth of probiotic Lactobacillus rhamnosus GG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vandoeuvre-lès-Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacterial development on functionalized surfaces: from first steps of adhesion to biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAAFM-UCLA International Conference on Advances in Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum dots et sondes bimodales pour l’imagerie de fluorescence et l’IRM. Ciblage et toxicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique "Matériaux pour la Santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVII International Materials Research Congress (IMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cancún, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A probiotic bacterium in the abiotic environment: a multiscale study of surface dependent adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NANOinBIO 2018: 2nd International conference on Nanosciences for life &amp; Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoresponsive nanocarriers for doxorubicin delivery combined with hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Yakavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigul Kulmukhamedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Edition of Global Conference on Pharmaceutics and Drug Delivery Systems, PDDS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NanoInbio 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface functionnalization of zinc selenide for control and monitoring of biofilm growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Applications of Surfaces and Interfaces Analysis (ECASIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, MONTPELLIER, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de la différenciation des cellules souches en ostéoblastes par des techniques d’imagerie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint annual meetings of the French Society for Immunology (SFI) and the French Cytometry Association (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinspired calcium phosphate/chitosan and hyaluronic acid substrates for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, ATHENS, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface modification of ZnSe for in situ monitoring and control of bacterial adhesion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut Jean Barriol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface Functionnalization: from self-assembly to smart functional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Roques Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USM-UL Mini Colloquium in USM Health Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Kubang Kerian, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoswitchable fluorescent nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Material Sciences (CMS9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combinative approach for the selective cellularization of human capillary-sized microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Pedroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-605X/ae5c4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance hydrogen photoproduction using a Co-doped CuBDC metal organic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sher Mohd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16 (3), pp.1048-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5cy00926j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous nitrogen-doped TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/graphene oxide derived from H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N-MIL-125(Ti)/graphene oxide composites as highly efficient visible light active photocatalysts for the degradation of dyes and carbamazepine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+                <w:t xml:space="preserve">Micropatterning of Glass Substrates Using Electron‐Beam Lithography for Morphological Analysis of Human Umbilical Vein Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raeth-Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164466⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (21), pp.2500862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202500862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231793v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Cell Confinement on Micropatterned Glass Substrates: An AFM Analysis of Cell Height and Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (35), pp.23547-23557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417240v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Healing and Recycling Properties of Networked Polydithiourethanes With Reversible Crosslinked Moieties via Hydrogen and Dynamic Covalent Bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiaki Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuichi Suenaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsubasa Sakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Meimaroglou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (16), pp.3301-3312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pol.20250263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Cell Confinement on Micropatterned Glass Substrates: An AFM Analysis of Cell Height and Topography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Porous nitrogen-doped TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/graphene oxide derived from H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N-MIL-125(Ti)/graphene oxide composites as highly efficient visible light active photocatalysts for the degradation of dyes and carbamazepine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askar Bakhadur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02609⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 714, pp.164466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.164466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268931v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropatterning of Glass Substrates Using Electron‐Beam Lithography for Morphological Analysis of Human Umbilical Vein Endothelial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Raeth-Fries</w:t>
+                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Seemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202500862⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268929v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D bio-printed-based model for pancreatic ductal adenocarcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Gribova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (9), pp.206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/diseases12090206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a new gold-coated magnetic nanoparticle decorated with a thiol-containing dendrimer for targeted drug delivery, hyperthermia treatment and enhancement of MRI contrast agent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valiollah Mirkhani</w:t>
+                <w:t xml:space="preserve">A coculture based, 3D bioprinted ovarian tumor model combining cancer cells and cancer associated fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varvara Gribova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104216⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (3), pp.2200434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202200434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754804v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron sputtering onto nonionic surfactant for 1-step preparation of metal nanoparticles without additional chemical reagents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of a new gold-coated magnetic nanoparticle decorated with a thiol-containing dendrimer for targeted drug delivery, hyperthermia treatment and enhancement of MRI contrast agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Zamani Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnaz Bahadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Moghadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Tangestaninejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valiollah Mirkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acc7a9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.104216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2023.104216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754801v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of copolymer-based nanoparticle composition (MEO2MA-OEGMA) on the release profile of doxorubicin in vitro</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magnetron sputtering onto nonionic surfactant for 1-step preparation of metal nanoparticles without additional chemical reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Sergievskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanos Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/colloids8010001⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (26), pp.265601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acc7a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352234v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Folate‐Superparamagnetic Nanoconjugates for Inhibition of Cancer Cell Proliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The Effect of copolymer-based nanoparticle composition (MEO2MA-OEGMA) on the release profile of doxorubicin in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202202364⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/colloids8010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059186v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coculture based, 3D bioprinted ovarian tumor model combining cancer cells and cancer associated fibroblasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Varvara Gribova</w:t>
+                <w:t xml:space="preserve">Development of Folate‐Superparamagnetic Nanoconjugates for Inhibition of Cancer Cell Proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mabi.202200434⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.2202364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202202364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172799v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+                <w:t xml:space="preserve">Cancer-on-chip technology: current applications in major cancer types, challenges and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Baka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stiefel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Figarol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhik Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
+              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.032001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1091/ac8259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782851v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-on-chip technology: current applications in major cancer types, challenges and future prospects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abhik Mallick</w:t>
+                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2516-1091/ac8259⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813126v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy and robust method of preparation of capsules for delivering probiotic bacteria by a 3D bioprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhik Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Burgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzelin-Gaiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids for Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.100088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fhfh.2022.100088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in biomedical applications of self-healing hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Ghavaminejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Erdem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Mbeleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nematollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (12), pp.4368-4400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0QM01099E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-source precursor synthesis of quinary AgInGaZnS QDs with tunable photoluminescence emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perizat Galiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 562, pp.150143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of core/shell nanostructures presenting good hyperthermia properties for cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nureddin Ashammakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (17), pp.6429-6443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1QM00353D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Formation of Nanoparticles Prepared by Magnetron Sputtering Onto Liquids: Gold Sputtered Onto Castor Oil as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Sergievskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy O’reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnano.2021.710612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn-Doped Quinary Ag–In–Ga–Zn–S Quantum Dots for Dual-Modal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perizat Galiyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balan Lavinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (48), pp.33100 - 33110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.1c05441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Ordered Microporous/Macroporous MOF-808 through Modulator-Induced Defect-Formation, and Surfactant Self-Assembly Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ardila-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Molina V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Baldovino-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ramírez-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (22), pp.12591-12604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp00287a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965407v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021275v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Bioprinting: 3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs (Adv. Healthcare Mater. 15/2020)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of OSN properties of PDMS membrane for the retention of dilute solutes with potential industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahbub Morshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Simonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202070047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (6), pp.48359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.48359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675530v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alkaline Based Method for Generating Crystalline, Strong, and Shape Memory Polyvinyl Alcohol Biomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">3D Bioprinting: 3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs (Adv. Healthcare Mater. 15/2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohollah Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakoti Sangabathuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yavuz Nuri Ertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.201902740⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (15), pp.2070047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202070047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219226v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of OSN properties of PDMS membrane for the retention of dilute solutes with potential industrial applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
+                <w:t xml:space="preserve">Biopolymers-calcium phosphate antibacterial coating reduces the pathogenicity of internalized bacteria by mesenchymal stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Roizard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.48359⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0BM00962H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391534v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497939v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microengineered poly(HEMA) hydrogels for wearable contact lens biosensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaochen Wang</w:t>
+                <w:t xml:space="preserve">An Alkaline Based Method for Generating Crystalline, Strong, and Shape Memory Polyvinyl Alcohol Biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khosrozadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nureddin Ashammakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0LC00446D⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (21), pp.1902740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.201902740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219231v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer stem cells: a review of targeted drug delivery by gold nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
+                <w:t xml:space="preserve">Microengineered poly(HEMA) hydrogels for wearable contact lens biosensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyu Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahua Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA08192E⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.4205-4214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0LC00446D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675498v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Colorectal cancer stem cells: a review of targeted drug delivery by gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manali Haniti Mohd-Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohimah Mohamud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che Azurahanim Che Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitkang Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.973-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08192E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528169v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Functionalization of the Zinc Selenide Surface and Its Impact on Lactobacillus rhamnosus GG Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.201901794⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.14933-14945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c01335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219177v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ordered Microporous/Macroporous MOF-808 through Modulator-Induced Defect-Formation, and Surfactant Self-Assembly Strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D Bioprinting of Oxygenated Cell‐Laden Gelatin Methacryloyl Constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohollah Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivakoti Sangabathuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yavuz Nuri Ertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp00287a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (15), pp.1901794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201901794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055407v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag–In–Mn–Zn–S quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9QI00131J⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322146v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDMS membranes modified by polyelectrolyte multilayer deposition to improve OSN separation of diluted solutes in toluene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Organ on Chip Development for The Improvement of New Smart Cancer Therapeutic Carriers Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Roizard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116331⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391641v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ on Chip Development for The Improvement of New Smart Cancer Therapeutic Carriers Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">PDMS membranes modified by polyelectrolyte multilayer deposition to improve OSN separation of diluted solutes in toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahbub Morshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaffet</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003841⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.116331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.116331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991893v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
+                <w:t xml:space="preserve">Highly fluorescent, color tunable and magnetic quaternary Ag–In–Mn–Zn–S quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perizat Galiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b10444⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.1422-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9QI00131J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675476v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting mesenchymal stem cells regenerative activities on biopolymers-calcium phosphate functionalized collagen membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+                <w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aigul Kulmukhamedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bezdetnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (34), pp.30610-30620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163899v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of new modification strategies for PVA membranes to improve their dehydration properties by pervaporation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. I. Larionov</w:t>
+                <w:t xml:space="preserve">A facile approach for the Doxorubicine delivery in cancer cells by responsive and fluorescent core/shell quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.04.169⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.2248-2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391697v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO Nanorods with High Photocatalytic and Antibacterial Activity under Solar Light Irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">Investigation of new modification strategies for PVA membranes to improve their dehydration properties by pervaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M E Dmitrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Penkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. Kuzminova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mahbub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Larionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11112158⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 450, pp.527-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.04.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910693v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A facile approach for the Doxorubicine delivery in cancer cells by responsive and fluorescent core/shell quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">ZnO Nanorods with High Photocatalytic and Antibacterial Activity under Solar Light Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00253⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (11), pp.2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11112158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817145v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional responsive superparamagnetic core/ shell nanoparticles and their drug release properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ra02437a⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.738-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523829v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthetic access to thermo-responsive core/shell nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5d81⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.196 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461773v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and photocatalysis activity of TiO2/bentonite composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Core/Shell ZnO/rGO Nanoparticles by Calcination of ZIF-8/rGO Composites and Their Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batukhan Tatykayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2017.21578⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.4946-4954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925386v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Core/Shell ZnO/rGO Nanoparticles by Calcination of ZIF-8/rGO Composites and Their Photocatalytic Activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CdSe nanorod/TiO2 nanoparticle heterojunctions with enhanced solar- and visible-light photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakher Laatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdid</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00673⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.2741-2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577204v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe nanorod/TiO2 nanoparticle heterojunctions with enhanced solar- and visible-light photocatalytic activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilien Girot</w:t>
+                <w:t xml:space="preserve">Efficient synthetic access to thermo-responsive core/shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.273⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.125601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa5d81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136133v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic reactors for the size-controlled synthesis of ZIF-8 crystals in aqueous phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Functional responsive superparamagnetic core/ shell nanoparticles and their drug release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (42), pp.26243-26249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ra02437a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484054v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanoparticles sensitized by CuInZnxS2+x quantum dots as highly efficient solar light driven photocatalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microfluidic reactors for the size-controlled synthesis of ZIF-8 crystals in aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Kolmykov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.8.110⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524295v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of In 2 S 3 shells thickness on the electrochemical and optical properties of oriented ZnO/In 2 S 3 core/shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Assaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (9), pp.5694 - 5707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
+                <w:t xml:space="preserve">ZnO nanoparticles sensitized by CuInZnxS2+x quantum dots as highly efficient solar light driven photocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pontvianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.019⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1080-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.8.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650405v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and toxic gas sensing properties of poly(urethaneimide) thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vesselin Strashilov</w:t>
+                <w:t xml:space="preserve">ZnO rods/reduced graphene oxide composites prepared via a solvothermal reaction for efficient sunlight-driven photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 185, pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945521v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO rods/reduced graphene oxide composites prepared via a solvothermal reaction for efficient sunlight-driven photocatalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Growth and toxic gas sensing properties of poly(urethaneimide) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nysten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergana Alexieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesselin Strashilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.12.007⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241155v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer thickness impact on the capacity of poly(urethaneimide) for sorbing toxic gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliyan Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergana Alexieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesselin Strashilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 133 (48), pp.44214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.44214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored adhesion behavior of polyelectrolyte thin films deposited on plasma-treated poly(dimethylsiloxane) for functionalized membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 369, pp.482-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-responsive and aqueous dispersible ZnO/PNIPAM core/shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Schejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (33), pp.335605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/26/33/335605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous synthesis of highly luminescent glutathione-capped Mn2+-doped ZnS quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Kolmykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.17-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2014.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-cytotoxic smart fluorescent core/shell nanoparticles and their application in cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Schejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart fluorescent core/shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Jimenez Rioboo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 185, pp.309-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2013.04.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoresponsive Nano-Confined Polymer Brushes by AFM-Based Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Radji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 213 (5), pp.580-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.201100636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(N-isopropylacrylamide) grafted into nanopores: Thermo-responsive behaviour in the presence of different salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (3), pp.327-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(acrylic acid) with disulfide bond for the elaboration of pH-responsive brush surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Du Prez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Willet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (2), pp.195-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and thermo-responsive behavior of poly(N-isopropylacrylamide) brushes grafted in nanopores of track-etched membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Duwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lipnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 308 (1-2), pp.75-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2007.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-by-Layer Assembly of Polyelectrolytes in Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demoustier-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (9), pp.3366-3372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma0703251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de macroglycophanes par couplage d’acétyléniques vrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (5-6), pp.553-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0748(03)00094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving magnetic properties of Mn and Zn doped polyhedral core/shell iron oxide nanoparticles by tuning their size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Seemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of copolymer-Based Nanoparticle Composition (MEO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;MA-OEGMA) on The Release Profile of Doxorubicin In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the behavior of joint tissues and cartilage tissue-engineered products in contact with polydimethylsiloxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du CoNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDMS-glass based microfluidic devices for alginate microparticles production as S-nitrosoglutathione delivery system. European Conference on pharmaceutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asta Rahama Mackin-Mohamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sapin-Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de modèle de tumeur ovarienne par bio-impression 3D pour le développement de nouveaux médicaments anticancéreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gribova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecole Doctorale C2MP- Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D bioprinting to build versatile ovarian tumor models for new anticancer drug development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Baka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhik Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varvara Gribova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauréline Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroPhysio 2022 - Microphysiological Systems : from organoids to organs-on-chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargèse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening and Separation of Metal Chelating Peptides for Nutrition and Health Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boschi-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and Purification of Metal Chelating Peptides in Hydrolysates for their Antioxidant Properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Screening and Purification of Metal Chelating Peptides in Hydrolysates for their Antioxidant Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Canabady-Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher-Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISANH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Oxidative Stress Reduction, Redox Homeostasis and Antioxidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391695v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and Purification of Metal Chelating Peptides in Hydrolysates for their Antioxidant Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Screening and Purification of Metal Chelating Peptides in Hydrolysates for their Antioxidant Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Canabady-Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Clarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Oxidative Stress Reduction, Redox Homeostasis and Antioxidants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ISANH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...2730 lines deleted...]
-                <w:t xml:space="preserve">hal-04243876v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different strategies of surface modification to improve the photocatalysis properties: pollutant adsorption, visible activation, and catalyst recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Smart Photocatalytic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.39-57, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819049-4.00007-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId380"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12442,51 +12567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pedroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae5c4c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05231793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Bakhadur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Yoshida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Suenaga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Sakiyama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem-Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250263" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02609" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202500862" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12090206" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754804v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zamani Nori" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bahadori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Moghadam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Tangestaninejad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Mirkhani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Sergievskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc7a9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids8010001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghavaminejad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Erdem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mbeleck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematollahi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QM01099E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150143" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nureddin Ashammakhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QM00353D" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O&#8217;reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2021.710612" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675530v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Darabi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Nasiri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakoti Sangabathuni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Nuri Ertas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202070047" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosrozadeh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201902740" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbub Morshed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Simonaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219231v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihang Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Cui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Ni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00446D" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Haniti Mohd-Zahid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohimah Mohamud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Azurahanim Che Abdullah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitkang Lim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08192E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201901794" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ardila-Su&#225;rez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molina V." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Baldovino-Medrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ram&#237;rez-Caballero" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00287a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322146v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00131J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116331" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003841" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Dmitrenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Penkova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kuzminova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahbub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Larionov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.169" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523829v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02437a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schjen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5d81" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batukhan Tatykayev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00673" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Laatar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.273" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kolmykov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.03.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524295v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.110" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.015" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945521v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Alexieva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Strashilov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP37PB4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.12.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1X6JMTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945525v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Kolev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44214" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43T6C8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/33/335605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.07.064" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXRD96H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513730v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Radji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demoustier-Champagne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100636" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GPDNXG1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK9JC5ZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675485v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Camp" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.11.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lussis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lipnik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.09.036" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHC4VC8D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blondeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Glinel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0703251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Belghiti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(03)00094-8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101118v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Potier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584897v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin-Mohamour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sapin-Minet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753996v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652110v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lamy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939988v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01391695v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939135v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher-Di Stasio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385144v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369646v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472597v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587275v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190078v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385171v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194023v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392254v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ferjaoui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862229v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388566v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389275v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Al Dine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques Carmes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303803v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243876v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Potier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grossin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04587275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pedroni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem-Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perizat Galiyeva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mrad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ferjaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Yakavets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ferjaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Al Dine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques Carmes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae5c4c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05500831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sher Mohd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00926j" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raeth-Fries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202500862" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02609" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Yoshida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Suenaga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Sakiyama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Meimaroglou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05231793v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Bakhadur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.164466" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12090206" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Zamani Nori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bahadori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Moghadam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Tangestaninejad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valiollah Mirkhani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2023.104216" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Sergievskaya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc7a9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids8010001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03795936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burgain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzelin-Gaiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fhfh.2022.100088" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghavaminejad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Erdem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Mbeleck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematollahi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QM01099E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03240428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150143" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294730v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nureddin Ashammakhi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QM00353D" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy O&#8217;reilly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnano.2021.710612" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03469094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c05441" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055407v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ardila-Su&#225;rez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molina V." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Baldovino-Medrano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ram&#237;rez-Caballero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00287a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahbub Morshed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Simonaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48359" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Darabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Nasiri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakoti Sangabathuni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Nuri Ertas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202070047" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0BM00962H" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khosrozadeh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201902740" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihang Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiming Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Cui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahua Ni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00446D" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manali Haniti Mohd-Zahid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohimah Mohamud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che Azurahanim Che Abdullah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitkang Lim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08192E" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528169v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c01335" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201901794" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163899v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bercu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003841" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.116331" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322146v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9QI00131J" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391697v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Dmitrenko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Penkova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Kuzminova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahbub" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Larionov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.169" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925386v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kassir" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2017.21578" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batukhan Tatykayev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Donat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00673" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Laatar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Girot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.273" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schjen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5d81" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02437a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Kolmykov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.03.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01927112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Braiek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Assaker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gannouni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.015" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524295v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.110" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241155v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.12.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1X6JMTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Alexieva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Strashilov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.03.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP37PB4P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Kolev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44214" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43T6C8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Bassil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henrion" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.146" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6TX5BDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266251v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/33/335605" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coulon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.07.064" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDXRD96H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01275125v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georges" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Radji" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demoustier-Champagne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jonas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100636" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GPDNXG1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675508v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.11.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK9JC5ZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675485v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Camp" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Du Prez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.11.005" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675462v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lussis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lipnik" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.09.036" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHC4VC8D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675465v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blondeau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Glinel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0703251" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675525v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Belghiti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Joly" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(03)00094-8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243876v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101118v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05584897v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Rahama Mackin-Mohamour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sapin-Minet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadtler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753996v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652110v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lamy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939988v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boschi-Muller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desobry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939135v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canabady-Rochelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher-Di Stasio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Clarot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01391695v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200644v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819049-4.00007-6" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>