--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Halima Benchikh-Lehocine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire à l'Enseignement et à la Recherche en langues et littérature anciennes (Université Grenoble-Alpes) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en langue et littérature grecques de l'Ecole Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">théomaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Nonnos de Panopolis, sous la direction de Christophe Cusset (ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour exercer les fonctions de Maître de Conférences en section 8 du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachement en tant que chercheuse associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : HiSoMA, UMR 5189.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et littératures anciennes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Nonnos de Panopolis, poésie grecque tardive, poésie chrétienne, rhétorique (progymnasmata), roman grec, mythologie, mythographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception ancienne de l'antiquité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> réception tardive des poètes épiques archaïques et d'époque impériale, intertextualités, réception poétique de motifs romanesques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues anciennes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthodes « actives » d’enseignement du grec ancien et du latin ; développement d'outils</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire et diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualification au CNU (section 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 : Doctorat en langues et littératures anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Lyon ; HiSoMA, UMR 5189 ; ED 484 3LA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse dirigée par Christophe Cusset (Professeur des Universités à l’ENS de Lyon)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">théomaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Nonnos de Panopolis</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianfranco AGOSTI (Professeur à l’Université de Pise, rapporteur)Catherine BROC-SCHMEZER (Professeur à l’Université Lyon 3, présidente)Christophe CUSSET (Professeur à l’ENS de Lyon, directeur)Martine CUYPERS (Professeure au Trinity College Dublin)Flore KIMMEL-CLAUZET (Professeure, Université Montpellier 3, rapporteure)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation externe de Lettres Classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 FEADéP en lettres classiques (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation à l’Enseignement Agrégation et Développement Professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - École Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 Arts Lettres Langues </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">à finalité recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mention Lettres, spécialité Lettres Classiques (Mention Très Bien) - École Normale Supérieure de Lyon ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Édition, traduction et commentaire du chant 19 de la Paraphrase de l’Évangile selon Jean de Nonnos de Panopolis »., sous la direction de Christophe Cusset.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 1 – Lettres Classiques (Mention Très Bien) - École Normale Supérieure de Lyon ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Penthée d’Euripide à Nonnos de Panopolis », sous la direction de Christophe Cusset.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Univesité Lyon 3 Jean MoulinLicence de Lettres Classiques.Licence Langue, Littérature et Civilisation Étrangères mention anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Lycée du Parc – LyonCPGE Lettres Supérieures et Première Supérieure. Préparation Ulm-Sèvres (options Lettres Classiques et Anglais).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (temps complet 192 heures d’enseignement équivalent TD/an) ; centre Translatio (UMR Liit&Arts)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (temps complet 192 heures d’enseignement équivalent TD) ; Laboratoire Histoire et Sources des Mondes Antiques (HiSoMA, UMR 5189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante agrégée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Lettres Classiques, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège René Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tremblay-en-France (93), à temps complet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante contractuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (titulaire d’un contrat doctoral spécifique normaliens) chargée de cours, – ED 484 3LA – Laboratoire HiSoMA (Histoire et Sources des Mondes Antiques) - ENS de Lyon (64 heures annuelles d’enseignement équivalent TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charge d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Homère - l’Iliade (chants IX-X) : agrégation 12h CMGrec débutant niveau 1 – S1 (L1, 24h TD)Latin débutant niveau 1 : – S1 (L1 Lettres, 24h TD)Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)Panorama de la littérature de l'Antiquité :  – S1 (L1 mixte, 20h CM)Grec intermédiaire niveau 2 – S2  (L2-L3-M1 mixte, 24h TD)Femmes dans la littérature de l’Antiquité (Enseignement Transversal à Choix) : – S2 (L1-L2-L3-M1-M2, mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)Littérature latine &amp;quot;Vivre à Rome&amp;quot; : – S1 (L3 Lettres Classiques, 24h TD)Faire découvrir l'Antiquité (Offre de Formation Complémentaire) – S1 (L3, 24 TD)Latin confirmé niveau 3  (« Traduire un texte narratif ») : – S1 (L2-L3 LC-LM, 24h TD)Grec débutant niveau 1 – S1 (L1, 42h TD)La recherche universitaire : contexte institutionnel et méthodologie : – S1 (M1, 6h TD)Femmes dans la littérature de l’Antiquité (Enseignement Transversal à Choix) : – S2 (L1-L2-L3-M1-M2, mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)Latin débutant niveau 1 : – S1 et S2 (L1 Lettres, 72h TD)Latin confirmé niveau 3  (« Traduire un texte narratif ») : – S1 (L2-L3 LC-LM, 24h TD)Latin confirmé niveau 3  (« Traduire un texte argumentatif ») – S2 (L2-L3 mixte, 24h TD)Grec intermédiaire niveau 2 – S2 (L2-L3-M1 mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022 : ENS de Lyon (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétrone, le Satyricon – (agrégation, 22h CM)Thème grec – (agrégation, 10h CM)Histoire littéraire grecque – Spécialistes – S1 (L3-M1, 24h CM)Module « Enseigner les langues anciennes » - (Agrégation, 6h TD)Formation à la recherche universitaire – Spécialistes (L3, 6h TD)Version grecque pré-agrégation – Spécialistes (M1, 33h CM)Grec débutant – Non spécialistes – S1 et S2 (L3-M1-M2, 64h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021 : Collège René Descartes, Tremblay-en-France (professeur agrégée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français – niveaux 6ème et 5èmeLCA-Latin – niveaux 5ème, 4ème et 3ème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 : ENS de Lyon (monitorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Version grecque pré-agrégation – Spécialistes (M1, 24h CM)Grec débutant – Non spécialistes – S1 et S2 (L3-M1-M2, 96h TD)Grec intermédiaire – Non spécialistes – S1 (L3-M1-M2, 33h TD)Grec confirmé – Non spécialistes – S1 (L3-M1-M2, 33h TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre élue du bureau de l'association THAT (Textes pour l'Histoire de l'Antiquité Tardive).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre élue du bureau de l'APLAES (Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure) en tant que représentante des docteur.e.s et doctorant.e.s.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-secrétaire de la Lettre de l’APLAES (Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> co-directrice de laboratoire junior TAntALE (Transgression dans l'Antiquité : Approches des Limites et de l'Écart) et porteuse du projet auprès du Conseil Scientifique de l'ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :représentante titulaire des étudiant.e.s au Conseil Scientifique de l'ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : représentante des doctorant.es de l’ENS de Lyon au Conseil de l’École Doctorale 484 Lettres Langues Linguistique et Arts (3LA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secrétaire de l’association Invitation à l’Antique, ENS de Lyon, spécialisée dans la valorisation de la recherche auprès d’élèves de collège et de lycée.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses, séjours de recherche et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2ème accessit du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola Normale Superiore di Pisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : mobilité de trois mois dans le cadre du Master 2, financée par la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bourse régionale Explo-Ra Sup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Recherches sur la Paraphrase de l’Évangile de Jean de Nonnos de Panopolis.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences linguistiques et informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o	Anglais, niveau C1-C2.o	Arabe, parlé couramment.o	Italien, lu et parlé couramment.o	Espagnol, lu couramment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o	Outils académiques pour l’enseignement : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moodle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portail des études.o	Bases de données de recherche spécifiques aux Antiquités Numériques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesaurus Linguae Græcæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TLG), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perseus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library of Latin Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (séries A et B).o	Maîtrise des outils de bureautique de base : Pack Office.o	Logiciels de gestion bibliographique : Zotero.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dévoiler le témoin silencieux : Le décor comme acteur du rapt dans la poésie gréco-latine tardive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque des jeunes chercheurs de l’APLAES, Le monde et l’humain. Littérature et environnement dans les textes grecs et latins de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judas “marchand de mort” : peinture d’un traître avide dans la Paraphase de l’Évangile selon Jean de Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf et le lion : métamorphose et châtiment divin dans les Dionysiaques de Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13.1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.11750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le pouvoir transgresse dans l’Antiquité : efficacité, légitimité et ambiguïté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durnerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.4377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berenice Verhelst, Direct Speech in Nonnus’ Dionysiaca Narrative and Rhetorical Functions of the Characters’ “Varied” and “Many-Faceted” Words »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8.2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.2972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Studies et littérature ancienne : comment désamorcer les biais de genre et les stéréotypes en étudiant les femmes dans les textes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter et réécrire les anciens : une voie vers un enseignement des langues anciennes plus progressif ? Étude de cas avec la Penthéide thébaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux textes de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antje Kolde; Christophe Cusset, Apr 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin vivant par les pratiques d’écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de didactique et de pédagogie « Viva Voce », recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Duarte; Divna Soleil, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between epic and tragic Ajax : suicide and heroic ethic in Nonnus of Panopolis’ Dionysiaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonnus of Panopolis in Context Vth conference : Poetic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Miguélez-Cavero; David Hernández de la Fuente, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du palais de Staphylos au Temple de Jérusalem : comment Nonnos de Panopolis décrit-il ses bâtiments ? Un panorama entre spolia, ekphraseis, métaphores et enargeia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures poétiques et poétiques de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Alcaras; François Mottais, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giants in Nonnus of Panopolis’ Dionysiaca and Metabole : functions and issues of an allegory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCD Allegory and Hermeneutics : Meaning between the lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akexandra Madela; Guy Walker; Sean McGrath, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybris, impiété, théomachie : quand les hommes défient les dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes et les dieux dans le monde grécoromain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanna Augier; Julie Gallego, Apr 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysiaques 35.21-78 : Regrets d’un Indien nécrophile, une réécriture de l’épisode d’Achille et Penthésilée chez Nonnos de Panopolis entre intertextualités et intra-textualités (Ve siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception de l’Iliade d’Homère de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Belenfant; Halima Benchikh-Lehocine, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Warriors, infanticides, cannibals: a study on the female characters in Nonnos of Panopolis’ Dionysiaca »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Conference of Classics, The Question of Boundaries in Ancient Thought : Blurring, Crossing, Reshaping (16th panel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, António de Castro Caeiro; Paulo Alexandre Lima; Fábio Serranito; Hélder Telo, Jun 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis la vie, la vérité et le droit chemin (Par. 14.20) : Routes et chemins dans la Paraphrase de Saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenice Verhelst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonnus of Panopolis in Context IV. Poetry at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 314, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-294, 2022, Orientalia Lovaniensia Analecta, 9789042945166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;théomaque&amp;quot; chez Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. École Normale Supérieure de Lyon, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022ENSL0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04804887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Halima Benchikh-Lehocine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire à l'Enseignement et à la Recherche en langues et littérature anciennes (Université Grenoble-Alpes) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en langue et littérature grecques de l'Ecole Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">théomaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Nonnos de Panopolis, sous la direction de Christophe Cusset (ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour exercer les fonctions de Maître de Conférences en section 8 du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachement en tant que chercheuse associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : HiSoMA, UMR 5189.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et littératures anciennes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Nonnos de Panopolis, poésie grecque tardive, poésie chrétienne, rhétorique (progymnasmata), roman grec, mythologie, mythographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception ancienne de l'antiquité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> réception tardive des poètes épiques archaïques et d'époque impériale, intertextualités, réception poétique de motifs romanesques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues anciennes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthodes « actives » d’enseignement du grec ancien et du latin ; développement d'outils</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire et diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualification au CNU (section 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 : Doctorat en langues et littératures anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Lyon ; HiSoMA, UMR 5189 ; ED 484 3LA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse dirigée par Christophe Cusset (Professeur des Universités à l’ENS de Lyon)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">théomaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Nonnos de Panopolis</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianfranco AGOSTI (Professeur à l’Université de Pise, rapporteur)Catherine BROC-SCHMEZER (Professeur à l’Université Lyon 3, présidente)Christophe CUSSET (Professeur à l’ENS de Lyon, directeur)Martine CUYPERS (Professeure au Trinity College Dublin)Flore KIMMEL-CLAUZET (Professeure, Université Montpellier 3, rapporteure)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation externe de Lettres Classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 FEADéP en lettres classiques (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation à l’Enseignement Agrégation et Développement Professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - École Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 Arts Lettres Langues </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">à finalité recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mention Lettres, spécialité Lettres Classiques (Mention Très Bien) - École Normale Supérieure de Lyon ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Édition, traduction et commentaire du chant 19 de la Paraphrase de l’Évangile selon Jean de Nonnos de Panopolis »., sous la direction de Christophe Cusset.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 1 – Lettres Classiques (Mention Très Bien) - École Normale Supérieure de Lyon ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Penthée d’Euripide à Nonnos de Panopolis », sous la direction de Christophe Cusset.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Univesité Lyon 3 Jean MoulinLicence de Lettres Classiques.Licence Langue, Littérature et Civilisation Étrangères mention anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Lycée du Parc – LyonCPGE Lettres Supérieures et Première Supérieure. Préparation Ulm-Sèvres (options Lettres Classiques et Anglais).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (temps complet 192 heures d’enseignement équivalent TD/an) ; centre Translatio (UMR Liit&Arts)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (temps complet 192 heures d’enseignement équivalent TD) ; Laboratoire Histoire et Sources des Mondes Antiques (HiSoMA, UMR 5189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante agrégée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Lettres Classiques, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège René Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tremblay-en-France (93), à temps complet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante contractuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (titulaire d’un contrat doctoral spécifique normaliens) chargée de cours, – ED 484 3LA – Laboratoire HiSoMA (Histoire et Sources des Mondes Antiques) - ENS de Lyon (64 heures annuelles d’enseignement équivalent TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charge d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Homère - l’Iliade (chants IX-X) : agrégation 12h CMGrec débutant niveau 1 – S1 (L1, 24h TD)Latin débutant niveau 1 : – S1 (L1 Lettres, 24h TD)Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)Panorama de la littérature de l'Antiquité :  – S1 (L1 mixte, 20h CM)Grec intermédiaire niveau 2 – S2  (L2-L3-M1 mixte, 24h TD)Femmes dans la littérature de l’Antiquité (Enseignement Transversal à Choix) : – S2 (L1-L2-L3-M1-M2, mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)Littérature latine &amp;quot;Vivre à Rome&amp;quot; : – S1 (L3 Lettres Classiques, 24h TD)Faire découvrir l'Antiquité (Offre de Formation Complémentaire) – S1 (L3, 24 TD)Latin confirmé niveau 3  (« Traduire un texte narratif ») : – S1 (L2-L3 LC-LM, 24h TD)Grec débutant niveau 1 – S1 (L1, 42h TD)La recherche universitaire : contexte institutionnel et méthodologie : – S1 (M1, 6h TD)Femmes dans la littérature de l’Antiquité (Enseignement Transversal à Choix) : – S2 (L1-L2-L3-M1-M2, mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)Latin débutant niveau 1 : – S1 et S2 (L1 Lettres, 72h TD)Latin confirmé niveau 3  (« Traduire un texte narratif ») : – S1 (L2-L3 LC-LM, 24h TD)Latin confirmé niveau 3  (« Traduire un texte argumentatif ») – S2 (L2-L3 mixte, 24h TD)Grec intermédiaire niveau 2 – S2 (L2-L3-M1 mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022 : ENS de Lyon (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétrone, le Satyricon – (agrégation, 22h CM)Thème grec – (agrégation, 10h CM)Histoire littéraire grecque – Spécialistes – S1 (L3-M1, 24h CM)Module « Enseigner les langues anciennes » - (Agrégation, 6h TD)Formation à la recherche universitaire – Spécialistes (L3, 6h TD)Version grecque pré-agrégation – Spécialistes (M1, 33h CM)Grec débutant – Non spécialistes – S1 et S2 (L3-M1-M2, 64h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021 : Collège René Descartes, Tremblay-en-France (professeur agrégée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français – niveaux 6ème et 5èmeLCA-Latin – niveaux 5ème, 4ème et 3ème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 : ENS de Lyon (monitorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Version grecque pré-agrégation – Spécialistes (M1, 24h CM)Grec débutant – Non spécialistes – S1 et S2 (L3-M1-M2, 96h TD)Grec intermédiaire – Non spécialistes – S1 (L3-M1-M2, 33h TD)Grec confirmé – Non spécialistes – S1 (L3-M1-M2, 33h TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre élue du bureau de l'association THAT (Textes pour l'Histoire de l'Antiquité Tardive).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre élue du bureau de l'APLAES (Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure) en tant que représentante des docteur.e.s et doctorant.e.s.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-secrétaire de la Lettre de l’APLAES (Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> co-directrice de laboratoire junior TAntALE (Transgression dans l'Antiquité : Approches des Limites et de l'Écart) et porteuse du projet auprès du Conseil Scientifique de l'ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :représentante titulaire des étudiant.e.s au Conseil Scientifique de l'ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : représentante des doctorant.es de l’ENS de Lyon au Conseil de l’École Doctorale 484 Lettres Langues Linguistique et Arts (3LA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secrétaire de l’association Invitation à l’Antique, ENS de Lyon, spécialisée dans la valorisation de la recherche auprès d’élèves de collège et de lycée.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses, séjours de recherche et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2ème accessit du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola Normale Superiore di Pisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : mobilité de trois mois dans le cadre du Master 2, financée par la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bourse régionale Explo-Ra Sup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Recherches sur la Paraphrase de l’Évangile de Jean de Nonnos de Panopolis.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences linguistiques et informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o	Anglais, niveau C1-C2.o	Arabe, parlé couramment.o	Italien, lu et parlé couramment.o	Espagnol, lu couramment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o	Outils académiques pour l’enseignement : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moodle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portail des études.o	Bases de données de recherche spécifiques aux Antiquités Numériques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesaurus Linguae Græcæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TLG), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perseus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library of Latin Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (séries A et B).o	Maîtrise des outils de bureautique de base : Pack Office.o	Logiciels de gestion bibliographique : Zotero.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dévoiler le témoin silencieux : Le décor comme acteur du rapt dans la poésie gréco-latine tardive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque des jeunes chercheurs de l’APLAES, Le monde et l’humain. Littérature et environnement dans les textes grecs et latins de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judas “marchand de mort” : peinture d’un traître avide dans la Paraphase de l’Évangile selon Jean de Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf et le lion : métamorphose et châtiment divin dans les Dionysiaques de Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13.1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.11750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le pouvoir transgresse dans l’Antiquité : efficacité, légitimité et ambiguïté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durnerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.4377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berenice Verhelst, Direct Speech in Nonnus’ Dionysiaca Narrative and Rhetorical Functions of the Characters’ “Varied” and “Many-Faceted” Words »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8.2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.2972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAΓXAI, Paraphrases d'Euripide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. 2025, 978-2-7574-3172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Studies et littérature ancienne : comment désamorcer les biais de genre et les stéréotypes en étudiant les femmes dans les textes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter et réécrire les anciens : une voie vers un enseignement des langues anciennes plus progressif ? Étude de cas avec la Penthéide thébaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux textes de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antje Kolde; Christophe Cusset, Apr 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin vivant par les pratiques d’écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de didactique et de pédagogie « Viva Voce », recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Duarte; Divna Soleil, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between epic and tragic Ajax : suicide and heroic ethic in Nonnus of Panopolis’ Dionysiaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonnus of Panopolis in Context Vth conference : Poetic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Miguélez-Cavero; David Hernández de la Fuente, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du palais de Staphylos au Temple de Jérusalem : comment Nonnos de Panopolis décrit-il ses bâtiments ? Un panorama entre spolia, ekphraseis, métaphores et enargeia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures poétiques et poétiques de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Alcaras; François Mottais, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giants in Nonnus of Panopolis’ Dionysiaca and Metabole : functions and issues of an allegory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCD Allegory and Hermeneutics : Meaning between the lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akexandra Madela; Guy Walker; Sean McGrath, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybris, impiété, théomachie : quand les hommes défient les dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes et les dieux dans le monde grécoromain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanna Augier; Julie Gallego, Apr 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysiaques 35.21-78 : Regrets d’un Indien nécrophile, une réécriture de l’épisode d’Achille et Penthésilée chez Nonnos de Panopolis entre intertextualités et intra-textualités (Ve siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception de l’Iliade d’Homère de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Belenfant; Halima Benchikh-Lehocine, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Warriors, infanticides, cannibals: a study on the female characters in Nonnos of Panopolis’ Dionysiaca »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Conference of Classics, The Question of Boundaries in Ancient Thought : Blurring, Crossing, Reshaping (16th panel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, António de Castro Caeiro; Paulo Alexandre Lima; Fábio Serranito; Hélder Telo, Jun 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;théomaque&amp;quot; chez Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. École Normale Supérieure de Lyon, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022ENSL0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04804887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis la vie, la vérité et le droit chemin (Par. 14.20) : Routes et chemins dans la Paraphrase de Saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenice Verhelst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonnus of Panopolis in Context IV. Poetry at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 314, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-294, 2022, Orientalia Lovaniensia Analecta, 9789042945166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2AD9EF"/>
+    <w:nsid w:val="5BE81236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.11750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durnerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.4377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.2972" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orsini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8210" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.11750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durnerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.4377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.2972" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dedieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orsini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>