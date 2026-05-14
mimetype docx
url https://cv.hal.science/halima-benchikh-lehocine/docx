--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Halima Benchikh-Lehocine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire à l'Enseignement et à la Recherche en langues et littérature anciennes (Université Grenoble-Alpes) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en langue et littérature grecques de l'Ecole Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">théomaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Nonnos de Panopolis, sous la direction de Christophe Cusset (ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour exercer les fonctions de Maître de Conférences en section 8 du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachement en tant que chercheuse associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : HiSoMA, UMR 5189.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et littératures anciennes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Nonnos de Panopolis, poésie grecque tardive, poésie chrétienne, rhétorique (progymnasmata), roman grec, mythologie, mythographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception ancienne de l'antiquité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> réception tardive des poètes épiques archaïques et d'époque impériale, intertextualités, réception poétique de motifs romanesques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues anciennes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthodes « actives » d’enseignement du grec ancien et du latin ; développement d'outils</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire et diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualification au CNU (section 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 : Doctorat en langues et littératures anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Lyon ; HiSoMA, UMR 5189 ; ED 484 3LA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse dirigée par Christophe Cusset (Professeur des Universités à l’ENS de Lyon)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">théomaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Nonnos de Panopolis</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianfranco AGOSTI (Professeur à l’Université de Pise, rapporteur)Catherine BROC-SCHMEZER (Professeur à l’Université Lyon 3, présidente)Christophe CUSSET (Professeur à l’ENS de Lyon, directeur)Martine CUYPERS (Professeure au Trinity College Dublin)Flore KIMMEL-CLAUZET (Professeure, Université Montpellier 3, rapporteure)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation externe de Lettres Classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 FEADéP en lettres classiques (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation à l’Enseignement Agrégation et Développement Professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - École Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 Arts Lettres Langues </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">à finalité recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mention Lettres, spécialité Lettres Classiques (Mention Très Bien) - École Normale Supérieure de Lyon ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Édition, traduction et commentaire du chant 19 de la Paraphrase de l’Évangile selon Jean de Nonnos de Panopolis »., sous la direction de Christophe Cusset.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 1 – Lettres Classiques (Mention Très Bien) - École Normale Supérieure de Lyon ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Penthée d’Euripide à Nonnos de Panopolis », sous la direction de Christophe Cusset.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Univesité Lyon 3 Jean MoulinLicence de Lettres Classiques.Licence Langue, Littérature et Civilisation Étrangères mention anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Lycée du Parc – LyonCPGE Lettres Supérieures et Première Supérieure. Préparation Ulm-Sèvres (options Lettres Classiques et Anglais).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (temps complet 192 heures d’enseignement équivalent TD/an) ; centre Translatio (UMR Liit&Arts)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (temps complet 192 heures d’enseignement équivalent TD) ; Laboratoire Histoire et Sources des Mondes Antiques (HiSoMA, UMR 5189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante agrégée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Lettres Classiques, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège René Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tremblay-en-France (93), à temps complet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante contractuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (titulaire d’un contrat doctoral spécifique normaliens) chargée de cours, – ED 484 3LA – Laboratoire HiSoMA (Histoire et Sources des Mondes Antiques) - ENS de Lyon (64 heures annuelles d’enseignement équivalent TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charge d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Homère - l’Iliade (chants IX-X) : agrégation 12h CMGrec débutant niveau 1 – S1 (L1, 24h TD)Latin débutant niveau 1 : – S1 (L1 Lettres, 24h TD)Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)Panorama de la littérature de l'Antiquité :  – S1 (L1 mixte, 20h CM)Grec intermédiaire niveau 2 – S2  (L2-L3-M1 mixte, 24h TD)Femmes dans la littérature de l’Antiquité (Enseignement Transversal à Choix) : – S2 (L1-L2-L3-M1-M2, mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)Littérature latine &amp;quot;Vivre à Rome&amp;quot; : – S1 (L3 Lettres Classiques, 24h TD)Faire découvrir l'Antiquité (Offre de Formation Complémentaire) – S1 (L3, 24 TD)Latin confirmé niveau 3  (« Traduire un texte narratif ») : – S1 (L2-L3 LC-LM, 24h TD)Grec débutant niveau 1 – S1 (L1, 42h TD)La recherche universitaire : contexte institutionnel et méthodologie : – S1 (M1, 6h TD)Femmes dans la littérature de l’Antiquité (Enseignement Transversal à Choix) : – S2 (L1-L2-L3-M1-M2, mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)Latin débutant niveau 1 : – S1 et S2 (L1 Lettres, 72h TD)Latin confirmé niveau 3  (« Traduire un texte narratif ») : – S1 (L2-L3 LC-LM, 24h TD)Latin confirmé niveau 3  (« Traduire un texte argumentatif ») – S2 (L2-L3 mixte, 24h TD)Grec intermédiaire niveau 2 – S2 (L2-L3-M1 mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022 : ENS de Lyon (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétrone, le Satyricon – (agrégation, 22h CM)Thème grec – (agrégation, 10h CM)Histoire littéraire grecque – Spécialistes – S1 (L3-M1, 24h CM)Module « Enseigner les langues anciennes » - (Agrégation, 6h TD)Formation à la recherche universitaire – Spécialistes (L3, 6h TD)Version grecque pré-agrégation – Spécialistes (M1, 33h CM)Grec débutant – Non spécialistes – S1 et S2 (L3-M1-M2, 64h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021 : Collège René Descartes, Tremblay-en-France (professeur agrégée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français – niveaux 6ème et 5èmeLCA-Latin – niveaux 5ème, 4ème et 3ème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 : ENS de Lyon (monitorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Version grecque pré-agrégation – Spécialistes (M1, 24h CM)Grec débutant – Non spécialistes – S1 et S2 (L3-M1-M2, 96h TD)Grec intermédiaire – Non spécialistes – S1 (L3-M1-M2, 33h TD)Grec confirmé – Non spécialistes – S1 (L3-M1-M2, 33h TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre élue du bureau de l'association THAT (Textes pour l'Histoire de l'Antiquité Tardive).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre élue du bureau de l'APLAES (Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure) en tant que représentante des docteur.e.s et doctorant.e.s.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-secrétaire de la Lettre de l’APLAES (Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> co-directrice de laboratoire junior TAntALE (Transgression dans l'Antiquité : Approches des Limites et de l'Écart) et porteuse du projet auprès du Conseil Scientifique de l'ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :représentante titulaire des étudiant.e.s au Conseil Scientifique de l'ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : représentante des doctorant.es de l’ENS de Lyon au Conseil de l’École Doctorale 484 Lettres Langues Linguistique et Arts (3LA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secrétaire de l’association Invitation à l’Antique, ENS de Lyon, spécialisée dans la valorisation de la recherche auprès d’élèves de collège et de lycée.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses, séjours de recherche et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2ème accessit du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola Normale Superiore di Pisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : mobilité de trois mois dans le cadre du Master 2, financée par la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bourse régionale Explo-Ra Sup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Recherches sur la Paraphrase de l’Évangile de Jean de Nonnos de Panopolis.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences linguistiques et informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o	Anglais, niveau C1-C2.o	Arabe, parlé couramment.o	Italien, lu et parlé couramment.o	Espagnol, lu couramment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o	Outils académiques pour l’enseignement : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moodle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portail des études.o	Bases de données de recherche spécifiques aux Antiquités Numériques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesaurus Linguae Græcæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TLG), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perseus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library of Latin Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (séries A et B).o	Maîtrise des outils de bureautique de base : Pack Office.o	Logiciels de gestion bibliographique : Zotero.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dévoiler le témoin silencieux : Le décor comme acteur du rapt dans la poésie gréco-latine tardive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque des jeunes chercheurs de l’APLAES, Le monde et l’humain. Littérature et environnement dans les textes grecs et latins de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judas “marchand de mort” : peinture d’un traître avide dans la Paraphase de l’Évangile selon Jean de Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf et le lion : métamorphose et châtiment divin dans les Dionysiaques de Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13.1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.11750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le pouvoir transgresse dans l’Antiquité : efficacité, légitimité et ambiguïté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durnerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.4377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berenice Verhelst, Direct Speech in Nonnus’ Dionysiaca Narrative and Rhetorical Functions of the Characters’ “Varied” and “Many-Faceted” Words »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8.2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.2972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAΓXAI, Paraphrases d'Euripide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. 2025, 978-2-7574-3172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Studies et littérature ancienne : comment désamorcer les biais de genre et les stéréotypes en étudiant les femmes dans les textes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter et réécrire les anciens : une voie vers un enseignement des langues anciennes plus progressif ? Étude de cas avec la Penthéide thébaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux textes de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antje Kolde; Christophe Cusset, Apr 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin vivant par les pratiques d’écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de didactique et de pédagogie « Viva Voce », recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Duarte; Divna Soleil, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between epic and tragic Ajax : suicide and heroic ethic in Nonnus of Panopolis’ Dionysiaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonnus of Panopolis in Context Vth conference : Poetic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Miguélez-Cavero; David Hernández de la Fuente, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du palais de Staphylos au Temple de Jérusalem : comment Nonnos de Panopolis décrit-il ses bâtiments ? Un panorama entre spolia, ekphraseis, métaphores et enargeia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures poétiques et poétiques de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Alcaras; François Mottais, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giants in Nonnus of Panopolis’ Dionysiaca and Metabole : functions and issues of an allegory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCD Allegory and Hermeneutics : Meaning between the lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akexandra Madela; Guy Walker; Sean McGrath, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybris, impiété, théomachie : quand les hommes défient les dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes et les dieux dans le monde grécoromain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanna Augier; Julie Gallego, Apr 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysiaques 35.21-78 : Regrets d’un Indien nécrophile, une réécriture de l’épisode d’Achille et Penthésilée chez Nonnos de Panopolis entre intertextualités et intra-textualités (Ve siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception de l’Iliade d’Homère de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Belenfant; Halima Benchikh-Lehocine, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Warriors, infanticides, cannibals: a study on the female characters in Nonnos of Panopolis’ Dionysiaca »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Conference of Classics, The Question of Boundaries in Ancient Thought : Blurring, Crossing, Reshaping (16th panel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, António de Castro Caeiro; Paulo Alexandre Lima; Fábio Serranito; Hélder Telo, Jun 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;théomaque&amp;quot; chez Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. École Normale Supérieure de Lyon, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022ENSL0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04804887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis la vie, la vérité et le droit chemin (Par. 14.20) : Routes et chemins dans la Paraphrase de Saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenice Verhelst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonnus of Panopolis in Context IV. Poetry at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 314, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-294, 2022, Orientalia Lovaniensia Analecta, 9789042945166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Halima Benchikh-Lehocine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire à l'Enseignement et à la Recherche en langues et littérature anciennes (Université Grenoble-Alpes) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en langue et littérature grecques de l'Ecole Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">théomaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Nonnos de Panopolis, sous la direction de Christophe Cusset (ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour exercer les fonctions de Maître de Conférences en section 8 du CNU.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachement en tant que chercheuse associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : HiSoMA, UMR 5189.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et littératures anciennes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Nonnos de Panopolis, poésie grecque tardive, poésie chrétienne, rhétorique (progymnasmata), roman grec, mythologie, mythographie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception ancienne de l'antiquité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> réception tardive des poètes épiques archaïques et d'époque impériale, intertextualités, réception poétique de motifs romanesques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique des langues anciennes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthodes « actives » d’enseignement du grec ancien et du latin ; développement d'outils</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire et diplômes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualification au CNU (section 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2022 : Doctorat en langues et littératures anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Lyon ; HiSoMA, UMR 5189 ; ED 484 3LA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse dirigée par Christophe Cusset (Professeur des Universités à l’ENS de Lyon)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">théomaque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez Nonnos de Panopolis</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianfranco AGOSTI (Professeur à l’Université de Pise, rapporteur)Catherine BROC-SCHMEZER (Professeur à l’Université Lyon 3, présidente)Christophe CUSSET (Professeur à l’ENS de Lyon, directeur)Martine CUYPERS (Professeure au Trinity College Dublin)Flore KIMMEL-CLAUZET (Professeure, Université Montpellier 3, rapporteure)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation externe de Lettres Classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 FEADéP en lettres classiques (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation à l’Enseignement Agrégation et Développement Professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) - École Normale Supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 Arts Lettres Langues </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">à finalité recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mention Lettres, spécialité Lettres Classiques (Mention Très Bien) - École Normale Supérieure de Lyon ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Édition, traduction et commentaire du chant 19 de la Paraphrase de l’Évangile selon Jean de Nonnos de Panopolis »., sous la direction de Christophe Cusset.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 1 – Lettres Classiques (Mention Très Bien) - École Normale Supérieure de Lyon ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Penthée d’Euripide à Nonnos de Panopolis », sous la direction de Christophe Cusset.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Univesité Lyon 3 Jean MoulinLicence de Lettres Classiques.Licence Langue, Littérature et Civilisation Étrangères mention anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Lycée du Parc – LyonCPGE Lettres Supérieures et Première Supérieure. Préparation Ulm-Sèvres (options Lettres Classiques et Anglais).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes occupés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (temps complet 192 heures d’enseignement équivalent TD/an) ; centre Translatio (UMR Liit&Arts)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attachée Temporaire d’Enseignement et de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (temps complet 192 heures d’enseignement équivalent TD) ; Laboratoire Histoire et Sources des Mondes Antiques (HiSoMA, UMR 5189)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante agrégée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Lettres Classiques, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège René Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tremblay-en-France (93), à temps complet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante contractuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (titulaire d’un contrat doctoral spécifique normaliens) chargée de cours, – ED 484 3LA – Laboratoire HiSoMA (Histoire et Sources des Mondes Antiques) - ENS de Lyon (64 heures annuelles d’enseignement équivalent TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charge d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Homère - l’Iliade (chants IX-X) : agrégation 12h CMGrec débutant niveau 1 – S1 (L1, 24h TD)Latin débutant niveau 1 : – S1 (L1 Lettres, 24h TD)Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)Panorama de la littérature de l'Antiquité :  – S1 (L1 mixte, 20h CM)Grec intermédiaire niveau 2 – S2  (L2-L3-M1 mixte, 24h TD)Femmes dans la littérature de l’Antiquité (Enseignement Transversal à Choix) : – S2 (L1-L2-L3-M1-M2, mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)Littérature latine &amp;quot;Vivre à Rome&amp;quot; : – S1 (L3 Lettres Classiques, 24h TD)Faire découvrir l'Antiquité (Offre de Formation Complémentaire) – S1 (L3, 24 TD)Latin confirmé niveau 3  (« Traduire un texte narratif ») : – S1 (L2-L3 LC-LM, 24h TD)Grec débutant niveau 1 – S1 (L1, 42h TD)La recherche universitaire : contexte institutionnel et méthodologie : – S1 (M1, 6h TD)Femmes dans la littérature de l’Antiquité (Enseignement Transversal à Choix) : – S2 (L1-L2-L3-M1-M2, mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023 : Université Grenoble-Alpes (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Latin Vivant : S1 (L1 Lettres, L1 Histoire de l’art, L1 Philosophie, 12h TD)Latin débutant niveau 1 : – S1 et S2 (L1 Lettres, 72h TD)Latin confirmé niveau 3  (« Traduire un texte narratif ») : – S1 (L2-L3 LC-LM, 24h TD)Latin confirmé niveau 3  (« Traduire un texte argumentatif ») – S2 (L2-L3 mixte, 24h TD)Grec intermédiaire niveau 2 – S2 (L2-L3-M1 mixte, 24h TD)Les mythes grecs (Offre de Formation Complémentaire) – S2 (L2, 24h TD)OUI-SI Latin – S1 (L1 mixte, 12h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022 : ENS de Lyon (ATER)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétrone, le Satyricon – (agrégation, 22h CM)Thème grec – (agrégation, 10h CM)Histoire littéraire grecque – Spécialistes – S1 (L3-M1, 24h CM)Module « Enseigner les langues anciennes » - (Agrégation, 6h TD)Formation à la recherche universitaire – Spécialistes (L3, 6h TD)Version grecque pré-agrégation – Spécialistes (M1, 33h CM)Grec débutant – Non spécialistes – S1 et S2 (L3-M1-M2, 64h TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021 : Collège René Descartes, Tremblay-en-France (professeur agrégée)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français – niveaux 6ème et 5èmeLCA-Latin – niveaux 5ème, 4ème et 3ème</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020 : ENS de Lyon (monitorat)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Version grecque pré-agrégation – Spécialistes (M1, 24h CM)Grec débutant – Non spécialistes – S1 et S2 (L3-M1-M2, 96h TD)Grec intermédiaire – Non spécialistes – S1 (L3-M1-M2, 33h TD)Grec confirmé – Non spécialistes – S1 (L3-M1-M2, 33h TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> membre élue du bureau de l'association THAT (Textes pour l'Histoire de l'Antiquité Tardive).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre élue du bureau de l'APLAES (Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure) en tant que représentante des docteur.e.s et doctorant.e.s.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-secrétaire de la Lettre de l’APLAES (Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> co-directrice de laboratoire junior TAntALE (Transgression dans l'Antiquité : Approches des Limites et de l'Écart) et porteuse du projet auprès du Conseil Scientifique de l'ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :représentante titulaire des étudiant.e.s au Conseil Scientifique de l'ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : représentante des doctorant.es de l’ENS de Lyon au Conseil de l’École Doctorale 484 Lettres Langues Linguistique et Arts (3LA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secrétaire de l’association Invitation à l’Antique, ENS de Lyon, spécialisée dans la valorisation de la recherche auprès d’élèves de collège et de lycée.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourses, séjours de recherche et prix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : 2ème accessit du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Association des Professeurs de Langues Anciennes de l’Enseignement Supérieure (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APLAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scuola Normale Superiore di Pisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : mobilité de trois mois dans le cadre du Master 2, financée par la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">bourse régionale Explo-Ra Sup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Recherches sur la Paraphrase de l’Évangile de Jean de Nonnos de Panopolis.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences linguistiques et informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o	Anglais, niveau C1-C2.o	Arabe, parlé couramment.o	Italien, lu et parlé couramment.o	Espagnol, lu couramment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">o	Outils académiques pour l’enseignement : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moodle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portail des études.o	Bases de données de recherche spécifiques aux Antiquités Numériques : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thesaurus Linguae Græcæ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TLG), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perseus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library of Latin Texts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (séries A et B).o	Maîtrise des outils de bureautique de base : Pack Office.o	Logiciels de gestion bibliographique : Zotero.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dévoiler le témoin silencieux : Le décor comme acteur du rapt dans la poésie gréco-latine tardive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque des jeunes chercheurs de l’APLAES, Le monde et l’humain. Littérature et environnement dans les textes grecs et latins de l’Antiquité à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judas “marchand de mort” : peinture d’un traître avide dans la Paraphase de l’Évangile selon Jean de Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf et le lion : métamorphose et châtiment divin dans les Dionysiaques de Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13.1, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.11750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le pouvoir transgresse dans l’Antiquité : efficacité, légitimité et ambiguïté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durnerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers « Mondes Anciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mondesanciens.4377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berenice Verhelst, Direct Speech in Nonnus’ Dionysiaca Narrative and Rhetorical Functions of the Characters’ “Varied” and “Many-Faceted” Words »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8.2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.2972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAΓXAI, Paraphrases d'Euripide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. 2025, 978-2-7574-3172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Studies et littérature ancienne : comment désamorcer les biais de genre et les stéréotypes en étudiant les femmes dans les textes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter et réécrire les anciens : une voie vers un enseignement des langues anciennes plus progressif ? Étude de cas avec la Penthéide thébaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux textes de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antje Kolde; Christophe Cusset, Apr 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin vivant par les pratiques d’écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de didactique et de pédagogie « Viva Voce », recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Duarte; Divna Soleil, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between epic and tragic Ajax : suicide and heroic ethic in Nonnus of Panopolis’ Dionysiaca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonnus of Panopolis in Context Vth conference : Poetic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laura Miguélez-Cavero; David Hernández de la Fuente, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du palais de Staphylos au Temple de Jérusalem : comment Nonnos de Panopolis décrit-il ses bâtiments ? Un panorama entre spolia, ekphraseis, métaphores et enargeia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures poétiques et poétiques de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Alcaras; François Mottais, Nov 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Giants in Nonnus of Panopolis’ Dionysiaca and Metabole : functions and issues of an allegory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCD Allegory and Hermeneutics : Meaning between the lines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akexandra Madela; Guy Walker; Sean McGrath, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybris, impiété, théomachie : quand les hommes défient les dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hommes et les dieux dans le monde grécoromain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanna Augier; Julie Gallego, Apr 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysiaques 35.21-78 : Regrets d’un Indien nécrophile, une réécriture de l’épisode d’Achille et Penthésilée chez Nonnos de Panopolis entre intertextualités et intra-textualités (Ve siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réception de l’Iliade d’Homère de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Belenfant; Halima Benchikh-Lehocine, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Warriors, infanticides, cannibals: a study on the female characters in Nonnos of Panopolis’ Dionysiaca »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celtic Conference of Classics, The Question of Boundaries in Ancient Thought : Blurring, Crossing, Reshaping (16th panel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, António de Castro Caeiro; Paulo Alexandre Lima; Fábio Serranito; Hélder Telo, Jun 2018, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis la vie, la vérité et le droit chemin (Par. 14.20) : Routes et chemins dans la Paraphrase de Saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berenice Verhelst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonnus of Panopolis in Context IV. Poetry at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 314, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-294, 2022, Orientalia Lovaniensia Analecta, 9789042945166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;théomaque&amp;quot; chez Nonnos de Panopolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. École Normale Supérieure de Lyon, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022ENSL0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04804887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BE81236"/>
+    <w:nsid w:val="FCF056E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.11750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durnerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.4377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.2972" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dedieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orsini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8210" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.11750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durnerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mondesanciens.4377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136315v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.2972" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dedieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803427v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orsini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>