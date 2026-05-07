--- v1 (2026-03-31)
+++ v2 (2026-05-07)
@@ -344,278 +344,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Development of Graphene/Chitosan Biocomposite Aerogels with Enhanced Mechanical and Thermal Insulation Performance</w:t>
+                <w:t xml:space="preserve">Development and characterization of advanced paraffin plaster composite for building energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang-Thi Le</w:t>
+                <w:t xml:space="preserve">Najoua Mekaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+                <w:t xml:space="preserve">Samia Ben-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séna Hamadi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.108603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781870v1</w:t>
+                <w:t xml:space="preserve">hal-04707813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of advanced paraffin plaster composite for building energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Development of Graphene/Chitosan Biocomposite Aerogels with Enhanced Mechanical and Thermal Insulation Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Thi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Mekaddem</w:t>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Ben-Ali</w:t>
+                <w:t xml:space="preserve">Séna Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84, pp.108603. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (21), pp.13132-13146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707813v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of quenching temperature on the sandblasting erosion behavior of poly(methyl methacrylate) glass</w:t>
               </w:r>
@@ -952,90 +952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Characterization of Pcm Plaster Composite for Thermal Energy Storage in Building Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mekaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2220,90 +2220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraffin/ Expanded Perlite/Plaster as Thermal Energy Storage Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mekaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157, pp.1118-1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3307,103 +3307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of paraffin composite thermal behavior for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mekaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ben-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Mazioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PONTE International Scientific Researchs Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5474,90 +5474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aérogels hybrides pour la construction durable : Élaboration, caractérisation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Thi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6921,51 +6921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermophysique de composites perlite expansée/ paraffine/ plâtre destinés au stockage d'énergie dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mekaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7165,286 +7165,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographic monitoring of asphalt concrete surface with phase change materials inclusions for icing delays purposes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Fois</w:t>
+                <w:t xml:space="preserve">Etude des performances thermiques et mécaniques de matériaux à matrice cimentaire renforcés par des fibres de bois de palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lahouioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Le Touz</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388166v1</w:t>
+                <w:t xml:space="preserve">hal-04312852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances thermiques et mécaniques de matériaux à matrice cimentaire renforcés par des fibres de bois de palmier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+                <w:t xml:space="preserve">Thermographic monitoring of asphalt concrete surface with phase change materials inclusions for icing delays purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Ben Arfi</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Le Touz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gdańsk Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2016.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312852v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des performances thermiques de matériaux à matrice cimentaire renforcés par des fibres de bois de palmier traitées</w:t>
               </w:r>
@@ -8357,377 +8357,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intumescent polypropylene-flax blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la rugosité de surface sur la tenue mécanique d’assemblages composites collés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lebras</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Poutch</w:t>
+                <w:t xml:space="preserve">C. Zoller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Meeting on Fire Retardancy and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès national du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567274v1</w:t>
+                <w:t xml:space="preserve">hal-02566397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la rugosité de surface sur la tenue mécanique d’assemblages composites collés</w:t>
+                <w:t xml:space="preserve">Influence de la nature du renfort et de la rugosité de surface dans les assemblages composites collés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zoller</w:t>
+                <w:t xml:space="preserve">C Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12ième Journées d'Etude sur l'Adhésion (JADH'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Oleron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566397v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature du renfort et de la rugosité de surface dans les assemblages composites collés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bénard</w:t>
+                <w:t xml:space="preserve">Intumescent polypropylene-flax blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Perrot</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poutch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Journées d'Etude sur l'Adhésion (JADH'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Oleron, France</w:t>
+              <w:t xml:space="preserve">9th European Meeting on Fire Retardancy and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567083v1</w:t>
+                <w:t xml:space="preserve">hal-02567274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugosité et microrugosité dans les assemblages composites collés.</w:t>
               </w:r>
@@ -8752,51 +8752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GFP 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9757,64 +9757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Poutch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10021,51 +10021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kharchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Barka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rouabah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Hamid Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deradji Dadache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ferdjallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18236331" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Thi Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mekaddem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hannachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108603" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Fatmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-023-02261-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ammar Mouhoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Haddaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2192851" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kraiem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobolciak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4161330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zouaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nouar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a258c5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mayouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Larous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melia Guessoum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerddine Haddaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965545X22700225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Nekkaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560090422200052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Jdidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2020-0073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118417" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Touraya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine-Metalssi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Manuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2019-0055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sobolciak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints201903.0034.v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04118368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.11.279" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahouioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Arfi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00745-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2019.1594619" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dadache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guellal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070427218120091" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Tlili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.01.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjat Chelghoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-0950-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djidjelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070427217120175" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dujardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mazioud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21506/j.ponte.2017.8.40" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouzidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2017.1365422" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Medjdoub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2016.1232547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Cabeza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Barreneche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Martorell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Mir&#243;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sari-Bey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.191" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Candau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.06.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5Z369C9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. B&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701751889" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;nard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.10.049" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT5R0VL4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5512E383BAD7FEB8183E529CBEF87D2D1A185B13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2005.07.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C28397T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2004.11.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6WDHQD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.02.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5JSBH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2004.04.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKHJHGBL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302837v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-143" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_41" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Bencid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Touz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peiffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322222v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377106v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388166v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dumoulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Touz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.078" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312852v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert F" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565740v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567274v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duquesne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566397v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zoller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567083v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567087v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566400v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_458" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119972020.ch21" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562248v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527607307.ch20" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569375v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569340v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poutch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kharchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Barka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rouabah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Hamid Mourad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deradji Dadache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ferdjallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18236331" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mekaddem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben-Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hannachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Thi Le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Fatmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-023-02261-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ammar Mouhoub" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacereddine Haddaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2023.2192851" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kraiem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobolciak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040877" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4161330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Zouaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Nouar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a258c5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Mayouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Larous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melia Guessoum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerddine Haddaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965545X22700225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Nekkaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560090422200052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262899v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Jdidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123882" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2020-0073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118417" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Touraya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine-Metalssi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Manuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/polyeng-2019-0055" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sobolciak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints201903.0034.v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04118368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2018.11.279" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahouioui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Arfi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00745-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306207v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouabah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2019.1594619" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dadache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guellal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070427218120091" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Tlili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.01.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjat Chelghoum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-0950-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306238v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Djidjelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070427217120175" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dujardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mazioud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21506/j.ponte.2017.8.40" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bouzidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2017.1365422" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Medjdoub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2016.1232547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Cabeza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Barreneche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Martorell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Mir&#243;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sari-Bey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.07.191" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Candau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.06.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5Z369C9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. B&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701751889" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;nard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.10.049" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT5R0VL4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750448" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5512E383BAD7FEB8183E529CBEF87D2D1A185B13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2005.07.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C28397T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2004.11.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6WDHQD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.02.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5JSBH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2004.04.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKHJHGBL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302837v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355788v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288536v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-143" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281542v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_41" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Bencid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Touz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peiffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322222v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377106v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dumoulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Touz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.078" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312793v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565937v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565679v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert F" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565740v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zoller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567083v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567274v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duquesne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567087v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566400v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_458" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Teyssedre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119972020.ch21" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562248v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527607307.ch20" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569375v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569340v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poutch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>