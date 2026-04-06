--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamdi Aloulou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamdi-aloulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179456598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term behavior change detection approach through objective technological observations toward better adaptation of services for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12553-018-0260-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03109387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty handling in semantic reasoning for accurate context understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01138685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable and Flexible Framework for Assistive Living of Cognitively Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Yap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2278473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of assistive living technology in a nursing home environment: methods and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of assistive living technology in a nursing home environment: methods and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (42), pp.30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6947-13-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00823754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic plug&play based framework for ambient assisted living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7251, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From context to micro-context : issues and challenges in sensorizing smart spaces for assistive living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hong Kenneth Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayachandran Maniyeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.288-295. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2011.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Incremental Plan Recognition Method for Cognitive Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5597, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Approach for Early and Unobtrusive Detection of Possible Health Changes Toward More Effective Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2018 - 16th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.47-59, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94523-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Approach for Behavior Change Detection toward Better Adaptation of Services for Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.96-105, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006145100960105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Frailty Model towards an Adaptable Service Delivery for Aging People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulzarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kodys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS: International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2016.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02021558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of ICTs on the Quality of Life of Ageing People with Mild Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST: International Conference on Smart homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, CO, United States. pp.103-109, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14424-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Recognition for Elderly People in Large-Scale Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Experiences and Lessons Learned from Deploying Patient Monitoring and Assistance System at Dementia Care Hostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwyn Lee Vwen Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Allen’s interval logic with the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos de Roo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES'13: International Conference on Management of Emergent Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Neumünster Abbey, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Reasoning in Context-Aware Assistive Environments to Support Ageing with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Semantic Web Conference (ISWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, United States. pp.212-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Context to Micro-context-Issues and Challenges in Sensorizing Smart Spaces for Assistive Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Shankar S/o Pathmasuntharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Systems, Networks and Technologies (ANT2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Canada. pp.288 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling User Interface Plasticity in Assistive Environment: UbiSMART Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Jiaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Canada. pp.256-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Reasoning Engine with High Level Knowledge for Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Jiaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Vwen Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Pervasive and Embedded Computing and Communication Systems (PECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Portugal. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan recognition based on sensor produced micro-context for eldercare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weimin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness in Smart Environments: Background, Achievements and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toyama, Japan. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Assistive Technology for People with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for ambient assistive living : handling dynamism and uncertainty in real time semantic services provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Institut National des Télécommunications, 2013. English. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013TELE0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01048706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamdi Aloulou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamdi-aloulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179456598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term behavior change detection approach through objective technological observations toward better adaptation of services for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12553-018-0260-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03109387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty handling in semantic reasoning for accurate context understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01138685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable and Flexible Framework for Assistive Living of Cognitively Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Yap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2278473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of assistive living technology in a nursing home environment: methods and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (42), pp.30. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6947-13-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00823754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of assistive living technology in a nursing home environment: methods and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic plug&play based framework for ambient assisted living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7251, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From context to micro-context : issues and challenges in sensorizing smart spaces for assistive living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hong Kenneth Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayachandran Maniyeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.288-295. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2011.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Incremental Plan Recognition Method for Cognitive Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5597, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Approach for Early and Unobtrusive Detection of Possible Health Changes Toward More Effective Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2018 - 16th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.47-59, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94523-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Approach for Behavior Change Detection toward Better Adaptation of Services for Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.96-105, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006145100960105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Frailty Model towards an Adaptable Service Delivery for Aging People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulzarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kodys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS: International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2016.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02021558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of ICTs on the Quality of Life of Ageing People with Mild Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST: International Conference on Smart homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, CO, United States. pp.103-109, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14424-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Recognition for Elderly People in Large-Scale Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Experiences and Lessons Learned from Deploying Patient Monitoring and Assistance System at Dementia Care Hostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwyn Lee Vwen Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Allen’s interval logic with the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos de Roo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES'13: International Conference on Management of Emergent Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Neumünster Abbey, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Reasoning in Context-Aware Assistive Environments to Support Ageing with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Semantic Web Conference (ISWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, United States. pp.212-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Reasoning Engine with High Level Knowledge for Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Jiaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Vwen Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Pervasive and Embedded Computing and Communication Systems (PECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Portugal. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Context to Micro-context-Issues and Challenges in Sensorizing Smart Spaces for Assistive Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Shankar S/o Pathmasuntharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Systems, Networks and Technologies (ANT2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Canada. pp.288 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling User Interface Plasticity in Assistive Environment: UbiSMART Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Jiaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Canada. pp.256-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan recognition based on sensor produced micro-context for eldercare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weimin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness in Smart Environments: Background, Achievements and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toyama, Japan. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Assistive Technology for People with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for ambient assistive living : handling dynamism and uncertainty in real time semantic services provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Institut National des Télécommunications, 2013. English. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013TELE0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01048706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EBE54B3"/>
+    <w:nsid w:val="ADC14383"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamdi-aloulou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179456598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-018-0260-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01138685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Endelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SN0193-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Yap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2278473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tiberghien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton Phua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-42" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lin Jin Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tolstikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Kenneth Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayachandran Maniyeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.07.038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00730727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Feki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellmunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006145100960105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulzarak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kodys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-01098457v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14424-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwyn Lee Vwen Yen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Roo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Shankar S/o Pathmasuntharam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Jiaqi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vwen Yen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Siang Fook Foo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01048706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamdi-aloulou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179456598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-018-0260-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01138685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Endelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SN0193-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Yap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2278473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton Phua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-42" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tiberghien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lin Jin Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tolstikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Kenneth Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayachandran Maniyeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.07.038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00730727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Feki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellmunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006145100960105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulzarak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kodys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-01098457v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14424-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwyn Lee Vwen Yen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Roo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Jiaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vwen Yen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Shankar S/o Pathmasuntharam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Siang Fook Foo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01048706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>