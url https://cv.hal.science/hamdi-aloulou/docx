--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamdi Aloulou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamdi-aloulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179456598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term behavior change detection approach through objective technological observations toward better adaptation of services for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12553-018-0260-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03109387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty handling in semantic reasoning for accurate context understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01138685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable and Flexible Framework for Assistive Living of Cognitively Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Yap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2278473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of assistive living technology in a nursing home environment: methods and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (42), pp.30. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6947-13-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00823754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of assistive living technology in a nursing home environment: methods and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic plug&play based framework for ambient assisted living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7251, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From context to micro-context : issues and challenges in sensorizing smart spaces for assistive living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hong Kenneth Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayachandran Maniyeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.288-295. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2011.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Incremental Plan Recognition Method for Cognitive Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5597, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Approach for Early and Unobtrusive Detection of Possible Health Changes Toward More Effective Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2018 - 16th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.47-59, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94523-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Approach for Behavior Change Detection toward Better Adaptation of Services for Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.96-105, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006145100960105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Frailty Model towards an Adaptable Service Delivery for Aging People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulzarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kodys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS: International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2016.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02021558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of ICTs on the Quality of Life of Ageing People with Mild Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST: International Conference on Smart homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, CO, United States. pp.103-109, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14424-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Recognition for Elderly People in Large-Scale Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Experiences and Lessons Learned from Deploying Patient Monitoring and Assistance System at Dementia Care Hostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwyn Lee Vwen Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Allen’s interval logic with the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos de Roo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES'13: International Conference on Management of Emergent Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Neumünster Abbey, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Reasoning in Context-Aware Assistive Environments to Support Ageing with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Semantic Web Conference (ISWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, United States. pp.212-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Reasoning Engine with High Level Knowledge for Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Jiaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Vwen Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Pervasive and Embedded Computing and Communication Systems (PECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Portugal. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Context to Micro-context-Issues and Challenges in Sensorizing Smart Spaces for Assistive Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Shankar S/o Pathmasuntharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Systems, Networks and Technologies (ANT2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Canada. pp.288 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling User Interface Plasticity in Assistive Environment: UbiSMART Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Jiaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Canada. pp.256-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan recognition based on sensor produced micro-context for eldercare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weimin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness in Smart Environments: Background, Achievements and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toyama, Japan. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Assistive Technology for People with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for ambient assistive living : handling dynamism and uncertainty in real time semantic services provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Institut National des Télécommunications, 2013. English. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013TELE0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01048706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamdi Aloulou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamdi-aloulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179456598</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term behavior change detection approach through objective technological observations toward better adaptation of services for elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.329-340. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12553-018-0260-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03109387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty handling in semantic reasoning for accurate context understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01138685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptable and Flexible Framework for Assistive Living of Cognitively Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Yap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2278473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of assistive living technology in a nursing home environment: methods and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (42), pp.30. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6947-13-42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00823754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of assistive living technology in a nursing home environment: methods and lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic plug&play based framework for ambient assisted living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7251, pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends to Support Independence in Persons with Mild Dementia-A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Racoceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1159/000337827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From context to micro-context : issues and challenges in sensorizing smart spaces for assistive living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Hong Kenneth Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayachandran Maniyeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.288-295. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2011.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Incremental Plan Recognition Method for Cognitive Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Homes and Health Telematics (ICOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5597, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Approach for Early and Unobtrusive Detection of Possible Health Changes Toward More Effective Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST 2018 - 16th International Conference on Smart Homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.47-59, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94523-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Approach for Behavior Change Detection toward Better Adaptation of Services for Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Kaddachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulrazak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Porto, Portugal. pp.96-105, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006145100960105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Frailty Model towards an Adaptable Service Delivery for Aging People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellmunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessam Abdulzarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kodys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS: International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2016.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02021558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Impact of ICTs on the Quality of Life of Ageing People with Mild Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOST: International Conference on Smart homes and Health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, CO, United States. pp.103-109, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14424-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Recognition for Elderly People in Large-Scale Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore. pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Experiences and Lessons Learned from Deploying Patient Monitoring and Assistance System at Dementia Care Hostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwyn Lee Vwen Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart homes and health Telematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Allen’s interval logic with the semantic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Endelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos de Roo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDES'13: International Conference on Management of Emergent Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Neumünster Abbey, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Reasoning in Context-Aware Assistive Environments to Support Ageing with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Semantic Web Conference (ISWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, United States. pp.212-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-aware Reasoning Engine with High Level Knowledge for Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Jiaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Vwen Yen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Pervasive and Embedded Computing and Communication Systems (PECCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Portugal. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling User Interface Plasticity in Assistive Environment: UbiSMART Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Jiaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Smart Homes and Health Telematics, ICOST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Canada. pp.256-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Context to Micro-context-Issues and Challenges in Sensorizing Smart Spaces for Assistive Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aung Aung Phyo Wai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Lin Jin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Shankar S/o Pathmasuntharam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ambient Systems, Networks and Technologies (ANT2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Canada. pp.288 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan recognition based on sensor produced micro-context for eldercare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Siang Fook Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weimin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Context-Awareness in Smart Environments: Background, Achievements and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toyama, Japan. pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Assistive Technology for People with Dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifton Phua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jit Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tolstikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, pp.300, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for ambient assistive living : handling dynamism and uncertainty in real time semantic services provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Aloulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic Control Engineering. Institut National des Télécommunications, 2013. English. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013TELE0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01048706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADC14383"/>
+    <w:nsid w:val="FFF4778E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamdi-aloulou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179456598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-018-0260-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01138685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Endelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SN0193-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Yap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2278473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton Phua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-42" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tiberghien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lin Jin Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tolstikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Kenneth Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayachandran Maniyeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.07.038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00730727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Feki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellmunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006145100960105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulzarak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kodys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-01098457v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14424-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwyn Lee Vwen Yen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Roo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Jiaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vwen Yen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Shankar S/o Pathmasuntharam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Siang Fook Foo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01048706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamdi-aloulou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179456598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-018-0260-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01138685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tiberghien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Endelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jit Biswas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.12.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0SN0193-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Yap" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2278473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clifton Phua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-13-42" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tiberghien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lin Jin Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tolstikov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Hong Kenneth Lin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayachandran Maniyeri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.07.038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00730727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Feki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellmunt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006145100960105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulzarak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kodys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2016.040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-01098457v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14424-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Phyo Wai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwyn Lee Vwen Yen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Roo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Jiaqi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vwen Yen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Shankar S/o Pathmasuntharam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Siang Fook Foo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00824524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01048706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>