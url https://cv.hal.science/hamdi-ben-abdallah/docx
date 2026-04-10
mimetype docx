--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -595,901 +595,901 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
+                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
+              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168243v1</w:t>
+                <w:t xml:space="preserve">hal-03813066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+                <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
+              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813066v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
+                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovancevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230285v1</w:t>
+                <w:t xml:space="preserve">hal-03339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assya Boughrara</w:t>
+                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
+              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230297v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339892v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mulhouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374691v1</w:t>
+                <w:t xml:space="preserve">hal-02087366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
+                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris-Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087366v1</w:t>
+                <w:t xml:space="preserve">hal-02374691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée d’assemblages mécaniques aéronautiques par vision 2D/3D en exploitant la maquette numérique</w:t>
               </w:r>
@@ -1789,51 +1789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A8BA20B"/>
+    <w:nsid w:val="590BC7DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2020,51 +2020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamdi-ben-abdallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0054-9162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24438553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02902981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamdi-ben-abdallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0054-9162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24438553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02902981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>