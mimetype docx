--- v1 (2026-04-10)
+++ v2 (2026-05-18)
@@ -595,274 +595,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+                <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
+              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813066v1</w:t>
+                <w:t xml:space="preserve">hal-04168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
+                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Albi, France. 7 p., </w:t>
+              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168243v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
               </w:r>
@@ -1789,51 +1789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="590BC7DE"/>
+    <w:nsid w:val="301553EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2020,51 +2020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamdi-ben-abdallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0054-9162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24438553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02902981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamdi-ben-abdallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0054-9162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24438553X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02902981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EMAC0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>