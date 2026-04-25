--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1130,412 +1130,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Antarctic alteration and sample heterogeneity on Sm-Nd and Lu-Hf systematics in H chondrites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tintigny meteorite: the first Belgian achondrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryoga Maeda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
+                <w:t xml:space="preserve">Richard Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Hublet</w:t>
+                <w:t xml:space="preserve">Thierry Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 305, pp.106-129. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.105372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04812139v1</w:t>
+                <w:t xml:space="preserve">insu-03517363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium stable isotope analysis of synthetic and terrestrial rock reference materials by MC-ICPMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of Antarctic alteration and sample heterogeneity on Sm-Nd and Lu-Hf systematics in H chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Goderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Hublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121877⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.106-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04812136v1</w:t>
+                <w:t xml:space="preserve">ird-04812139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tintigny meteorite: the first Belgian achondrite</w:t>
+                <w:t xml:space="preserve">Cerium stable isotope analysis of synthetic and terrestrial rock reference materials by MC-ICPMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind M.G. Armytage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 209, pp.105372. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.121877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03517363v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04812136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the footsteps of Théodore Monod: biogeographical and ecological implications of an insect assemblage from the hottest spot on earth (in central Lut Desert, SE Iran)</w:t>
               </w:r>
@@ -2351,212 +2351,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/geoca-2015-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04812131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age and potential for critical metals in the world-class regolith-hosted manganese deposits of the Franceville basin (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Dekoninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ndongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Ligna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Society for Geology Applied to Mineral Deposits Meeting-SGA-Biennial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Antonio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial survey of blue ice areas for the recovery of old ice in the Sør Rondane mountains (Dronning Maud Land, East Antarctica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maaike Izeboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Tollenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grosrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05502266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2703,51 +2860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zadsaleh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pourkhorsandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-026-00853-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Tollenaar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ardoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goderis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115983" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Armytage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04777310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Masoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M.G. Armytage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Ginneken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Maeda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hublet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121877" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred J&#228;ch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Keith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.781.792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02144596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Orazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojat Kamali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12894" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51TXBFMT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mirnejad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Raiesi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Hassanzadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geoca-2015-0024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Izeboud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pallandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosrenaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zadsaleh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pourkhorsandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-026-00853-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Tollenaar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ardoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goderis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115983" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Armytage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04777310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Masoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M.G. Armytage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Ginneken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105372" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Maeda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hublet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred J&#228;ch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Keith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.781.792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02144596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Orazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojat Kamali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12894" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51TXBFMT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mirnejad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Raiesi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Hassanzadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geoca-2015-0024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ndongo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ligna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Nazarov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Izeboud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pallandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosrenaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>