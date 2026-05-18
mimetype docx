--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -494,261 +494,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium Stable Isotopic Composition of Non-Carbonaceous Chondrites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A history of explosive eruptions at Young Damavand volcano, Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zadsaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fontijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind Armytage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeroen de Jong</w:t>
+                <w:t xml:space="preserve">Fariborz Masoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 449, pp.108062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04812146v1</w:t>
+                <w:t xml:space="preserve">ird-04777310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A history of explosive eruptions at Young Damavand volcano, Iran</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerium Stable Isotopic Composition of Non-Carbonaceous Chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fariborz Masoudi</w:t>
+                <w:t xml:space="preserve">Rosalind Armytage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 449, pp.108062. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04777310v1</w:t>
+                <w:t xml:space="preserve">ird-04812146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
               </w:r>
@@ -996,546 +996,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of terrestrial weathering on samarium‑neodymium isotopic composition of ordinary chondrites</w:t>
+                <w:t xml:space="preserve">Cerium stable isotope analysis of synthetic and terrestrial rock reference materials by MC-ICPMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalind M.G. Armytage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.120056⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.121877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098323v1</w:t>
+                <w:t xml:space="preserve">ird-04812136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tintigny meteorite: the first Belgian achondrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of Antarctic alteration and sample heterogeneity on Sm-Nd and Lu-Hf systematics in H chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Goderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Greenwood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leduc</w:t>
+                <w:t xml:space="preserve">Geneviève Hublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105372⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.106-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03517363v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04812139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Antarctic alteration and sample heterogeneity on Sm-Nd and Lu-Hf systematics in H chondrites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Goderis</w:t>
+                <w:t xml:space="preserve">The effects of terrestrial weathering on samarium‑neodymium isotopic composition of ordinary chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Hublet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind M.G. Armytage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias van Ginneken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.120056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.120056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04812139v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium stable isotope analysis of synthetic and terrestrial rock reference materials by MC-ICPMS</w:t>
+                <w:t xml:space="preserve">Tintigny meteorite: the first Belgian achondrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Pourkhorsandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greenwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224, pp.121877. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.105372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2021.105372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04812136v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03517363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the footsteps of Théodore Monod: biogeographical and ecological implications of an insect assemblage from the hottest spot on earth (in central Lut Desert, SE Iran)</w:t>
               </w:r>
@@ -2860,51 +2860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zadsaleh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pourkhorsandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-026-00853-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Tollenaar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ardoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goderis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115983" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Armytage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04777310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Masoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108062" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098323v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M.G. Armytage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Ginneken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105372" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Maeda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hublet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred J&#228;ch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Keith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.781.792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02144596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Orazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojat Kamali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12894" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51TXBFMT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mirnejad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Raiesi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Hassanzadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geoca-2015-0024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ndongo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ligna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Nazarov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Izeboud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pallandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosrenaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502276v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zadsaleh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pourkhorsandi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fontijn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-026-00853-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Tollenaar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goderis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ardoin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goderis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.115983" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04777310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariborz Masoudi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108062" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Armytage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind M.G. Armytage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121877" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Maeda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Hublet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias van Ginneken" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greenwood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leduc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred J&#228;ch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Keith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.781.792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02144596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo d'Orazio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojat Kamali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13311" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.09.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millarca Valenzuela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12894" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51TXBFMT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mirnejad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Raiesi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Hassanzadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geoca-2015-0024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ndongo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Ligna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Nazarov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05502266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Izeboud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pallandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosrenaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>