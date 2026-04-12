--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -165,3648 +165,3998 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal extraction capacities of the two halophytes Sesuvium portulacastrum and Suaeda australis from New Caledonian estuaries contaminated with metals</w:t>
+                <w:t xml:space="preserve">Multi-metal bioaccumulation ability of &amp;lt;i&amp;gt;Sesuvium portulacastrum&amp;lt;/i&amp;gt; modulated by salinity in a high metal chelating substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Guentas</w:t>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Della Patrona</w:t>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+                <w:t xml:space="preserve">Valérie Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioremediation Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (4), pp.406-426. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.2066 - 2081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10889868.2024.2362350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2025.2533518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953307v1</w:t>
+                <w:t xml:space="preserve">hal-05504283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New-Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal extraction capacities of the two halophytes Sesuvium portulacastrum and Suaeda australis from New Caledonian estuaries contaminated with metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crossay</w:t>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mccoy</w:t>
+                <w:t xml:space="preserve">Luc Della Patrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3594363/v1⟩</w:t>
+              <w:t xml:space="preserve">Bioremediation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.406-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10889868.2024.2362350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953306v1</w:t>
+                <w:t xml:space="preserve">hal-04953307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13074228⟩</w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (21), pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3594363/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483092v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sun exposure and high preharvest fruit temperatures increase antioxidants, heat shock proteins and thermotolerance of mango fruit ( &amp;lt;i&amp;gt;Mangifera indica L.&amp;lt;/i&amp;gt; )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13074228⟩</w:t>
+              <w:t xml:space="preserve">New Zealand Journal of Crop and Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.383 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01140671.2024.2328112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448047v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in New Caledonian ultramafic soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160808⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.4228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13074228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448048v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ultramafic topsoil stockpiling during mine activities on its microbial diversity and other microbiological and physicochemical characteristics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.4228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13074228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03581999v1</w:t>
+                <w:t xml:space="preserve">hal-04448047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in new Caledonian ultramafic soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in New Caledonian ultramafic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+              <w:t xml:space="preserve">, 2022, 170, pp.449 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970968v1</w:t>
+                <w:t xml:space="preserve">hal-04448048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et restauration des sites miniers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Forlacroix</w:t>
+                <w:t xml:space="preserve">Effects of ultramafic topsoil stockpiling during mine activities on its microbial diversity and other microbiological and physicochemical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.106563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582006v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus Fertilization of an Ultramafic Soil Reduced Effects of Arbuscular Mycorrhizal Fungi but not Mycorrhizal Colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in new Caledonian ultramafic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-021-00626-6⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462693v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus Fertilization of an Ultramafic Soil Reduced Effects of Arbuscular Mycorrhizal Fungi but not Mycorrhizal Colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Environnement et restauration des sites miniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Forlacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582001v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinations of different arbuscular mycorrhizal fungi improve fitness and metal tolerance of sorghum in ultramafic soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Phosphorus Fertilization of an Ultramafic Soil Reduced Effects of Arbuscular Mycorrhizal Fungi but not Mycorrhizal Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2020.100204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.3544-3554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-021-00626-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150752v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a mixture of arbuscular mycorrhizal fungi better for plant growth than single-species inoculants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phosphorus Fertilization of an Ultramafic Soil Reduced Effects of Arbuscular Mycorrhizal Fungi but not Mycorrhizal Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.3544 - 3554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-021-00626-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432025v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a mixture of arbuscular mycorrhizal fungi better for plant growth than single-species inoculants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Crossay Thomas</w:t>
+                <w:t xml:space="preserve">Combinations of different arbuscular mycorrhizal fungi improve fitness and metal tolerance of sorghum in ultramafic soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Redecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Majorel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Medevielle</w:t>
+                <w:t xml:space="preserve">Valérie Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00898-y⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.100204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2020.100204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469670v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four new species of arbuscular mycorrhizal fungi (Glomeromycota) associated with endemic plants from ultramafic soils of New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Crossay</w:t>
+                <w:t xml:space="preserve">Is a mixture of arbuscular mycorrhizal fungi better for plant growth than single-species inoculants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossay Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Cilia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dirk Redecker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Medevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622578v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi and sewage sludge enhance growth and adaptation of Metrosideros laurifolia on ultramafic soil in New Caledonia: A field experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is a mixture of arbuscular mycorrhizal fungi better for plant growth than single-species inoculants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pagand</w:t>
+                <w:t xml:space="preserve">Crossay Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Gunkel</w:t>
+                <w:t xml:space="preserve">D. Redecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.153⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.325-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00898-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647874v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for the identification of arbuscular mycorrhizal fungi by proteomic-based biotyping of spores using MALDI-TOF-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Four new species of arbuscular mycorrhizal fungi (Glomeromycota) associated with endemic plants from ultramafic soils of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Redecker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14487-6⟩</w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (6), pp.729-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11557-018-1386-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624545v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal status of Cyperaceae from New Caledonian ultramafic soils: effects of phosphorus availability on arbuscular mycorrhizal colonization of Costularia comosa under field conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi and sewage sludge enhance growth and adaptation of Metrosideros laurifolia on ultramafic soil in New Caledonia: A field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lagrange</w:t>
+                <w:t xml:space="preserve">Pascal Pagand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L’huillier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peggy Gunkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (8), pp.655 - 661. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 651, Part 1, pp.334 - 343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-013-0503-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647875v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mycorrhizal status of Cyperaceae from ultramafic soils in New Caledonia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New method for the identification of arbuscular mycorrhizal fungi by proteomic-based biotyping of spores using MALDI-TOF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Redecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/w10-096⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647876v1</w:t>
+                <w:t xml:space="preserve">hal-02624545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultramafic soils and species sorting in the flora of New Caledonia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mycorrhizal status of Cyperaceae from New Caledonian ultramafic soils: effects of phosphorus availability on arbuscular mycorrhizal colonization of Costularia comosa under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01689.x⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.655 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-013-0503-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00517995v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils: diversification of the New Caledonian endemic genus Codia (Cunoniaceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">New insights into the mycorrhizal status of Cyperaceae from ultramafic soils in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jourand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Molecular Ecology, 18 (10), pp.2263-2275. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (1), pp.21 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04178.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/w10-096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ird-03635307v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils: diversification of the New Caledonian endemic genus Codia (Cunoniaceae).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Ultramafic soils and species sorting in the flora of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W Chase</w:t>
+                <w:t xml:space="preserve">Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04178.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (5), pp.1108-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01689.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00436079v1</w:t>
+                <w:t xml:space="preserve">halsde-00517995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils: diversification of the New Caledonian endemic genus Codia (Cunoniaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark W Chase</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Molecular Ecology, 18 (10), pp.2263-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04178.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00436088v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03635307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Reticulate evolution on a mosaic of soils: diversification of the New Caledonian endemic genus Codia (Cunoniaceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Chase</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C F Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (10), pp.2263-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04178.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03635321v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00436079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 161 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00436088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Botanical Journal of the Linnean Society, 161 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03635321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Occurrence of mycorrhizal symbioses in the metal-rich lateritic soils of the Koniambo Massif, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-006-0057-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compared effects on endemic plant species of arbuscular mycorrhizal fungi from restored lateritic subsoil and reference ultramafic soil in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t>
+              <w:t xml:space="preserve">11th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kyoto, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506293v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on arbuscular mycorrhizal fungi in New Caledonian ultramafic soils: A synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+                <w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crossay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Serpentine Ecology, ICSE 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Echevarria et al., Jun 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451839v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Studies on arbuscular mycorrhizal fungi in New Caledonian ultramafic soils: A synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Serpentine Ecology, ICSE 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Echevarria et al., Jun 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la connaissance spécifique à l'approche biomoléculaire des écosystèmes terrestres insulaires du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la recherche française dans le pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3816,154 +4166,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performance of MALDI-TOF-MS biotyping to identify Gigasporaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Banchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Redecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Mycorrhiza, Merida, Mexico, 30 juin-5 juillet 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Merida, Mexico. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3973,257 +4323,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide sur l’utilisation des topsoils en restauration écologique des terrains miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT Nickel et son environnement. , 91 p., 2018, Programmes Ecomine biotop et Recosynth. [Tome Nickel et Environnement], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34928/ny41-c429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et environnement en Nouvelle-Calédonie : les milieux sur substrats ultramafiques et leur restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent L'Huillier; Tanguy Jaffré; Adrien Wulff. Institut Agronomique Néo-Calédonien, 411 p., 2010, Etudes Synthèses, 978-2-9523950-8-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03039713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4233,296 +4583,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Practical Importance of AMF-Mixed Inoculants for Plant Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Parihar et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Arbuscular Mycorrhizal Fungal Technology for Sustainable Agriculture I: Inoculum Production and Application Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.319 - 331, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-0296-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and practical importance of AMF mixed inoculants for plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Parihar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Arbuscular Mycorrhizal Fungal Technology for Sustainable Agriculture I: Inoculum Production and Application Perspective.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries et les champignons du sol sur roches ultramafiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ducousso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent L'Huillier; Tanguy Jaffré; Adrien Wulff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et environnement en Nouvelle Calédonie : les milieux sur substrats ultramafiques et leur restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAC, p. 129-145, 2010, Etudes Synthèses, 978-2-9523950-8-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03045411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4532,758 +4882,758 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’indicateurs biologiques du fonctionnement des écosystèmes miniers restaurés. Acronyme : « Bioindic ». Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Carriconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernandez Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Bioindic. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2019, 272 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse des expérimentations et actions de restauration écologique réalisées sur sites miniers en Nouvelle-Calédonie depuis 30 ans. Rapport scientifique final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Recosynth. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2018, 282 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02154755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse des expérimentations et actions de restauration écologique réalisées sur sites miniers en Nouvelle-Calédonie depuis 30 ans. Synthèse et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Recosynth. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2018, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03371879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et fonctionnement du système sol/plante/microorganismes dans les maquis miniers. Perspectives d'application à la restauration écologique. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2015, 315 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01938824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur les topsoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2011, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur les topsoils. Suivi de : Dispositifs de suivi des mangroves en contexte minier : mesures in situ, télédétection satellitaire optique et radar. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programmes Ecomine biotop et Mangrove. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2011, 28 p., 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02154768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5351,51 +5701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7613D84"/>
+    <w:nsid w:val="F3F6796C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5582,51 +5932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-amir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3276-5123" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02668487X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106563" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00626-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2020.100204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crossay Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redecker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00898-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cilia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1386-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.153" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chedri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14487-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lagrange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0503-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01689.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hopkins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04178.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNSL39BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436079v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C F Hopkins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Chase" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C.F. Hopkins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2009.00997.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0057-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N4SZN99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banchini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seguin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0296-1_14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-amir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3276-5123" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02668487X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Murcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140671.2024.2328112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00626-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2020.100204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crossay Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redecker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00898-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cilia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1386-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chedri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14487-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lagrange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0503-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01689.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hopkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chase" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04178.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNSL39BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C F Hopkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Chase" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C.F. Hopkins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2009.00997.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0057-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N4SZN99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seguin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0296-1_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>