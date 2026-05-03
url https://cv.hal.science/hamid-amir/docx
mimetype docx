--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -5701,51 +5701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3F6796C"/>
+    <w:nsid w:val="01714E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>