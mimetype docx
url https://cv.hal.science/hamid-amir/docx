--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3175,268 +3175,268 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark W Chase</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 161 (2), pp.137-152. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+              <w:t xml:space="preserve">, 2009, Botanical Journal of the Linnean Society, 161 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00436088v1</w:t>
+                <w:t xml:space="preserve">ird-03635321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic species, gene recombination and hybridization in the genus Spiraeanthemum (Cunoniaceae) from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Hopkins</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen C.F. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Chase</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W Chase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Botanical Journal of the Linnean Society, 161 (2), pp.137-152. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 161 (2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2009.00997.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-03635321v1</w:t>
+                <w:t xml:space="preserve">halsde-00436088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of mycorrhizal symbioses in the metal-rich lateritic soils of the Koniambo Massif, New Caledonia</w:t>
               </w:r>
@@ -5701,51 +5701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01714E98"/>
+    <w:nsid w:val="A312002C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5932,51 +5932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-amir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3276-5123" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02668487X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Murcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140671.2024.2328112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00626-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2020.100204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crossay Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redecker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00898-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cilia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1386-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chedri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14487-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lagrange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0503-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01689.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hopkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chase" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04178.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNSL39BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C F Hopkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Chase" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C.F. Hopkins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2009.00997.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0057-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N4SZN99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seguin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0296-1_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-amir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3276-5123" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02668487X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Murcia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01140671.2024.2328112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581999v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00626-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2020.100204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crossay Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Redecker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00898-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cilia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1386-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chedri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14487-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lagrange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-013-0503-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w10-096" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00517995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01689.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Hopkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Chase" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04178.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNSL39BH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C F Hopkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Chase" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03635321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2009.00997.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00436088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen C.F. Hopkins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0057-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N4SZN99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787368v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Banchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seguin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-0296-1_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>