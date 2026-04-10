--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -485,265 +485,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Research on Sustainable Performance Optimization in Electrical Systems: Editorial</w:t>
+                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Jodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (24), pp.11082. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su162411082⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869499v1</w:t>
+                <w:t xml:space="preserve">cea-04531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Research on Sustainable Performance Optimization in Electrical Systems: Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
+              <w:t xml:space="preserve">, 2024, 16 (24), pp.11082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su162411082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04531821v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1140,51 +1140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Not Exchanged: A Metric to Quantify Energy Resilience in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,291 +1238,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic performance of an overplanted offshore wind farm under several commitment strategies and dynamic thermal ratings of submarine export cable</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment of a 150 kW Electronic Power Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Daminov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Briac Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvy Bourguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Soulard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 346, pp.121326. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16052192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183205v1</w:t>
+                <w:t xml:space="preserve">hal-04051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of a 150 kW Electronic Power Inverter</w:t>
+                <w:t xml:space="preserve">Economic performance of an overplanted offshore wind farm under several commitment strategies and dynamic thermal ratings of submarine export cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briac Baudais</w:t>
+                <w:t xml:space="preserve">Ildar Daminov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346, pp.121326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16052192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051650v1</w:t>
+                <w:t xml:space="preserve">hal-04183205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
               </w:r>
@@ -4000,412 +4000,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage de la demande : un levier important pour la gestion des systèmes de production renouvelable à haute variabilité et pour l'optimisation de leur dimensionnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy storage sizing for wind power: impact of the autocorrelation of day-ahead forecast errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Multon</w:t>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Thiaux</w:t>
+                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Gergaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.1680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653413v1</w:t>
+                <w:t xml:space="preserve">hal-00863901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing Optimization of Tubular Linear Induction Generator and Its Possible Application in High Acceleration Free-Piston Stirling Microcogeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Thuy Dang</w:t>
+                <w:t xml:space="preserve">Le pilotage de la demande : un levier important pour la gestion des systèmes de production renouvelable à haute variabilité et pour l'optimisation de leur dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevond</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Thiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651743v1</w:t>
+                <w:t xml:space="preserve">hal-01653413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy storage sizing for wind power: impact of the autocorrelation of day-ahead forecast errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Haessig</w:t>
+                <w:t xml:space="preserve">Sizing Optimization of Tubular Linear Induction Generator and Its Possible Application in High Acceleration Free-Piston Stirling Microcogeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (1), pp.43-57. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (5), pp.3716-3733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.1680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2015.2427284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863901v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro-engineering : un exemple de démarche pédagogique ?</w:t>
               </w:r>
@@ -4493,527 +4493,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D analytical airgap field model of an inset permanent magnet synchronous machine, taking into account the slotting effect</w:t>
+                <w:t xml:space="preserve">Blue light effects on rose photosynthesis and photomorphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Farouk Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiffanie Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00603.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910393v1</w:t>
+                <w:t xml:space="preserve">hal-01168899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing optimization of a thermoelectric generator set with heatsink for harvesting human body heat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.01.021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881723v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue light effects on rose photosynthesis and photomorphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sizing optimization of a thermoelectric generator set with heatsink for harvesting human body heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00603.x⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (2013), pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168899v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hlioui</w:t>
+                <w:t xml:space="preserve">2D analytical airgap field model of an inset permanent magnet synchronous machine, taking into account the slotting effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.1423-1435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656809v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of electromagnetic devices: Development of an efficient optimization tool based on smart mutation operations implemented in a genetic algorithm</w:t>
               </w:r>
@@ -5115,90 +5115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thuy Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5243,550 +5243,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F . Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 49 (4), pp 1318 - 1326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840681v1</w:t>
+                <w:t xml:space="preserve">hal-00825519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 49 (4), pp 1318 - 1326</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825519v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique (Research experiences in ecodesign in the field of Electrical Engineering)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaouen</w:t>
+                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F . Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.15.433-449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07E325-1- 07E325-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762824v1</w:t>
+                <w:t xml:space="preserve">hal-00825518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+                <w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique (Research experiences in ecodesign in the field of Electrical Engineering)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (7), pp.07E325-1- 07E325-3. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2012), pp.433-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3675177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ejee.15.433-449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825518v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing Optimization Methodology of a Surface Permanent Magnet Machine-Converter System over a Torque-Speed Operating Profile : Application to a Wave Energy Converter</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECHERCHE DES PARAMÈTRES OPTIMAUX D ' UNE MACHINE SYNCHRONE A AIMANTS PERMANENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,90 +6006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss separation in soft magnetic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6134,399 +6134,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric generator placed on the human body: system modeling and energy conversion improvements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Goupil</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2010121⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (9), pp.3608-3616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522626v2</w:t>
+                <w:t xml:space="preserve">hal-03840684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-conception : de nouveaux critères de conception en électrotechnique pour le développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+                <w:t xml:space="preserve">Thermoelectric generator placed on the human body: system modeling and energy conversion improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.11103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2010121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676235v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hlioui</w:t>
+                <w:t xml:space="preserve">Eco-conception : de nouveaux critères de conception en électrotechnique pour le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.36-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03840684v1</w:t>
+                <w:t xml:space="preserve">hal-00676235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement en Eco-Conception : une expérience à l’ENS de Cachan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,51 +6746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle design of a single-phase induction motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,51 +7040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp. 305-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7217,51 +7217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Design in Electrical Engineering : Application of Life Cycle Energy Criterion on an Squirrel Cage Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,77 +7338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008, pp.37-45</w:t>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7787,51 +7787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.38-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7908,51 +7908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Engineering in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8003,51 +8003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8183,334 +8183,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent magnet actuator for admission valves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Le redresseur MLI en absorption sinusoïdale de courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (1), pp.280-285</w:t>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130110v1</w:t>
+                <w:t xml:space="preserve">hal-00674674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Density Improvements from Increasing the Number of Airgap Surface in Synchronous Linear Actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Permanent magnet actuator for admission valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electromotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (1), pp.280-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674672v1</w:t>
+                <w:t xml:space="preserve">hal-04130110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le redresseur MLI en absorption sinusoïdale de courant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+                <w:t xml:space="preserve">Force Density Improvements from Increasing the Number of Airgap Surface in Synchronous Linear Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol.150 (n°1), pp.106-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-epa:20020628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674674v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les convertisseurs électromécaniques d'énergie : des systèmes mécatroniques</w:t>
               </w:r>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (2003), pp.551-558</w:t>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9040,51 +9040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Synchronous Linear Actuators. Structures and Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9174,1033 +9174,1033 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la dynamique de bulles sur l'efficacité de l'électrolyse de l'eau</w:t>
+                <w:t xml:space="preserve">Simulation sur GPU de la coordination entre marché P2P et GRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cazanove</w:t>
+                <w:t xml:space="preserve">Béatrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Saada</w:t>
+                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mabit</w:t>
+                <w:t xml:space="preserve">Hamid Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Scholkopf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313020v1</w:t>
+                <w:t xml:space="preserve">hal-05506889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Market Design Considering Heterogeneous System Operator Preferences</w:t>
+                <w:t xml:space="preserve">Bandits Multi-Bras Multi-Agent : application à la recharge intelligente des véhicules électriques sous contraintes réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cajna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐yves Bourmaud</w:t>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Vignal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060860v1</w:t>
+                <w:t xml:space="preserve">hal-05398185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">opENS: an Open Source Connected Inverter for Smart Grid Experimental Validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE PES ISGT Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE PES, Oct 2025, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148238v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opENS: an Open Source Connected Inverter for Smart Grid Experimental Validations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES ISGT Europe 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400372v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325256v1</w:t>
+                <w:t xml:space="preserve">hal-05189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la dynamique de bulles sur l'efficacité de l'électrolyse de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Greco</w:t>
+                <w:t xml:space="preserve">Nicolas Cazanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+                <w:t xml:space="preserve">Hiba Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scholkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189696v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandits Multi-Bras Multi-Agent : application à la recharge intelligente des véhicules électriques sous contraintes réseau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Market Design Considering Heterogeneous System Operator Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398185v1</w:t>
+                <w:t xml:space="preserve">hal-05060860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation sur GPU de la coordination entre marché P2P et GRD</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506889v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer-to-Peer Market and DSO Coordination Simulation on GPU</w:t>
               </w:r>
@@ -10238,51 +10238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10329,90 +10329,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Criteria Optimization of a Power Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10437,90 +10437,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Multiple Energy Communities on the Day-Ahead Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10567,90 +10567,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de Multiple Communautés Énergétiques sur le Marché J-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10682,316 +10682,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">PELCA : an Open-Source Research Software for Power Electronics Life Cycle Assessment Considering Reliability and Repairability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eco-Design Approaches of Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPE, Nov 2024, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731694v1</w:t>
+                <w:t xml:space="preserve">hal-05176394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMODAYS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921494v1</w:t>
+                <w:t xml:space="preserve">hal-04731694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11066,152 +11066,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PELCA : an Open-Source Research Software for Power Electronics Life Cycle Assessment Considering Reliability and Repairability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
+                <w:t xml:space="preserve">Eloann Le Guern-Dall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eco-Design Approaches of Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPE, Nov 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PGMODAYS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176394v1</w:t>
+                <w:t xml:space="preserve">hal-04921494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Representation of Nodal Prices in a Distribution Grid</w:t>
               </w:r>
@@ -11420,1220 +11420,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Optimization of the Exchange Price in a Heterogeneous Market</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+                <w:t xml:space="preserve">Environmental Impact of Modular Power Electronics Systems Considering Diagnostic-Driven Unit Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778045v1</w:t>
+                <w:t xml:space="preserve">hal-04607579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impact of Modular Power Electronics Systems Considering Diagnostic-Driven Unit Replacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Briac Baudais</w:t>
+                <w:t xml:space="preserve">Learning-Based Optimization of the Exchange Price in a Heterogeneous Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAP63260.2024.10744279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607579v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353068v1</w:t>
+                <w:t xml:space="preserve">hal-04129718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adéquation Algorithme Architecture pour le calcul d'un AC-Power Flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+                <w:t xml:space="preserve">Influence des modèles de vieillissement sur les impacts environnementaux pour les composants d'électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229616v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misestimation of Impedance Values Within a Distribution Network Optimal Power Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sanchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268088v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EVs using Adaptive Multi-Agent Multi-Armed Bandits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharyal Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Feraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2023.0661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par apprentissage du prix d'échange dans un marché hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Chérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Allard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Beley</w:t>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244521v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des modèles de vieillissement sur les impacts environnementaux pour les composants d'électronique de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Briac Baudais</w:t>
+                <w:t xml:space="preserve">Adéquation Algorithme Architecture pour le calcul d'un AC-Power Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189193v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">Misestimation of Impedance Values Within a Distribution Network Optimal Power Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129718v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU Optimisation of an Endogenous Peer-to-Peer Market with Product Differentiation</w:t>
               </w:r>
@@ -12645,51 +12645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13584,77 +13584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal energy management of offshore wind farms considering the combination of overplanting and dynamic rating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13735,77 +13735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13833,386 +13833,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation asynchrone d'un algorithme de marché de l'électricité décentralisé</w:t>
+                <w:t xml:space="preserve">Asynchronous algorithm of an endogenous peer-to-peer electricity market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech46648.2021.9495009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485938v1</w:t>
+                <w:t xml:space="preserve">hal-03485918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implémentation asynchrone d'un algorithme de marché de l'électricité décentralisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354594v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous algorithm of an endogenous peer-to-peer electricity market</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Juton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerTech46648.2021.9495009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485918v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multi-Agent System and Mixed Integer Linear Programming Optimization Comparison for Grid Stability and Commitment Mismatch in Smart Grids</w:t>
               </w:r>
@@ -14345,90 +14345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
@@ -14903,51 +14903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15022,252 +15022,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of Communication Costs in Peer-to-peer Electricity Markets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Analyse du comportement dynamique d'un multiplicateur magnétique au sein d'une chaîne éolienne de forte puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES PowerTech 2019 - Milano Italy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177780v1</w:t>
+                <w:t xml:space="preserve">hal-02484346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement dynamique d'un multiplicateur magnétique au sein d'une chaîne éolienne de forte puissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Ekeom</w:t>
+                <w:t xml:space="preserve">Mitigation of Communication Costs in Peer-to-peer Electricity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PES PowerTech 2019 - Milano Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ptc.2019.8810716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484346v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent System for Smart-Grid Control with Commitment Mismatch and Congestion</w:t>
               </w:r>
@@ -15377,390 +15377,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic losses and thermal analysis in a magnetic gear for wind turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bildstein</w:t>
+                <w:t xml:space="preserve">Distributed Optimisation with Restricted Exchanges of Information: Charging of en Electric Vehicle Fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Thirteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRED Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451242v1</w:t>
+                <w:t xml:space="preserve">hal-01938638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercapacitors Aging Study: Models Theoretical Analysis and Attempt to Physical Correlation related to Applied Cycles for Transport Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre De Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Beuto Yakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Chabrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Applied and Theoretical Electricity (ICATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Craiova, Romania. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICATE.2018.8551485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Optimisation with Restricted Exchanges of Information: Charging of en Electric Vehicle Fleet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+                <w:t xml:space="preserve">Magnetic losses and thermal analysis in a magnetic gear for wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Thirteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2018.8362382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938638v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle stochastique optimal avec vieillissement pour un véhicule électrique à stockage hybride</w:t>
               </w:r>
@@ -15835,740 +15835,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical iron loss model for the optimization of magnetic gear</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Jourdain de Thieulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference (EWTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598123v1</w:t>
+                <w:t xml:space="preserve">hal-01754055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation bi-objectif explicite d'un multiplicateur magnétique pour l'éolien</w:t>
+                <w:t xml:space="preserve">Dimensionnement magnéto-mécanique des plots magnétiques feuilletés d'un multiplicateur magnétique pour l'éolien de forte puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence des Jeunes Chercheurs en Génie Électrique (JCGE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598113v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation bi-objectif explicite d'un multiplicateur magnétique pour l'éolien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference (EWTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">14ème Conférence des Jeunes Chercheurs en Génie Électrique (JCGE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754055v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement magnéto-mécanique des plots magnétiques feuilletés d'un multiplicateur magnétique pour l'éolien de forte puissance</w:t>
+                <w:t xml:space="preserve">Analytical iron loss model for the optimization of magnetic gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465782v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear ratio optimization of a full magnetic indirect drive chain for wind turbine applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DESIGN OF A NOVEL CONCEPT OF SYNCHRONOUS MOTOR FOR TORQUE RIPPLE IMPROVEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salim Asfirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER), 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598095v1</w:t>
+                <w:t xml:space="preserve">hal-01655925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF A NOVEL CONCEPT OF SYNCHRONOUS MOTOR FOR TORQUE RIPPLE IMPROVEMENT</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gear ratio optimization of a full magnetic indirect drive chain for wind turbine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Monte Carlo, Monaco, France. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2017.7935894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655925v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement Magneto-Mécanique des Plots Feuilletés d'un Multiplicateur Magnétique pour l'Éolien de Forte Puissance</w:t>
               </w:r>
@@ -16656,459 +16656,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3-phase and 5-phase high speed synchronous motor for EV/HEV applications</w:t>
+                <w:t xml:space="preserve">Houlogénérateurs : projets, verrous et quelques solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ojeda</w:t>
+                <w:t xml:space="preserve">T Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Bouker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vido Lionel</w:t>
+                <w:t xml:space="preserve">J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678560v1</w:t>
+                <w:t xml:space="preserve">hal-01653423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of Magnetic Gears with Arrangement and Mechanical Constraints for Wind Turbine Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Comparison of 3-phase and 5-phase high speed synchronous motor for EV/HEV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Bouker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sire</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vido Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve"> 8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312302v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pas de temps sur la simulation d'un système éolien-stockage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Haessig</w:t>
+                <w:t xml:space="preserve">Design and Optimization of Magnetic Gears with Arrangement and Mechanical Constraints for Wind Turbine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EVER'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361555v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houlogénérateurs : projets, verrous et quelques solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du pas de temps sur la simulation d'un système éolien-stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Multon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Aubry</w:t>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653423v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et Mise en Œuvre d'un Emulateur de Chaînes de Conversion avec Lissage : Applications aux Houlogénérateurs Directs</w:t>
               </w:r>
@@ -17304,51 +17304,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des pertes dans les aimants des multiplicateurs magnétiques pour l'éolien</w:t>
+                <w:t xml:space="preserve">Modélisation des pertes dans les aimants d'un multiplicateur magnétique pour l'éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
@@ -17379,97 +17379,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2016 (SGE 2016)</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598089v1</w:t>
+                <w:t xml:space="preserve">hal-01361649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamic behaviour of magnetic gear with nonlinear modelling for large wind turbines</w:t>
+                <w:t xml:space="preserve">Modélisation des pertes dans les aimants des multiplicateurs magnétiques pour l'éolien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
@@ -17500,97 +17500,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM), 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2016 (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598093v1</w:t>
+                <w:t xml:space="preserve">hal-01598089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des pertes dans les aimants d'un multiplicateur magnétique pour l'éolien</w:t>
+                <w:t xml:space="preserve">Analysis of the dynamic behaviour of magnetic gear with nonlinear modelling for large wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
@@ -17621,73 +17621,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361649v1</w:t>
+                <w:t xml:space="preserve">hal-01598093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation method for evaluating the wave-induced flicker level emitted by a tidal energy farm</w:t>
               </w:r>
@@ -18053,51 +18053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Storage Control with Aging Limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18281,1142 +18281,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Judicael Aubry</w:t>
+                <w:t xml:space="preserve">Wave-induced flicker level emitted by a tidal farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Verschae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PES GM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESGM.2015.7286290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195536v1</w:t>
+                <w:t xml:space="preserve">hal-01266016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-induced flicker level emitted by a tidal farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PES GM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Denver, CO, United States. </w:t>
+              <w:t xml:space="preserve">2015 IEEE PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PESGM.2015.7286290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266016v1</w:t>
+                <w:t xml:space="preserve">hal-01195523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
+                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195523v1</w:t>
+                <w:t xml:space="preserve">hal-01195536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-optimisation de l'engagement de production et de la capacité de stockage associée à une ferme photovoltaïque, prenant en compte le vieillissement de la batterie.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+                <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Acquitter</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bruxelles, Belgium. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065174v1</w:t>
+                <w:t xml:space="preserve">hal-00988072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of a high-speed PM machine for embedded applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vido Lionel</w:t>
+                <w:t xml:space="preserve">Quelle importance du choix de la loi de gestion pour dimensionner un système de stockage d'énergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, valence, Spain</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653629v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Comparaison structures de machines synchrones à aimants permanents vis-à-vis des critères compacité- rendement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Bouker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061016v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison structures de machines synchrones à aimants permanents vis-à-vis des critères compacité- rendement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vido</w:t>
+                <w:t xml:space="preserve">Co-optimisation de l'engagement de production et de la capacité de stockage associée à une ferme photovoltaïque, prenant en compte le vieillissement de la batterie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Acquitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065196v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle importance du choix de la loi de gestion pour dimensionner un système de stockage d'énergie ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Optimal sizing of a high-speed PM machine for embedded applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Bouker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vido Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065158v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. pp 1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988072v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du dimensionnement d'une génératrice à induction linéaire tubulaire appliquée dans un système de micro-cogénération à moteur Stirling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thuy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19467,51 +19467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedance model for position estimation of Active Magnetic Bearings with a self sensing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyron,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kluyskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19942,90 +19942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging-aware NaS battery model in a stochastic wind-storage simulation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20072,51 +20072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing Optimization with Thermal and Electrical Matching of a Thermogenerator placed on the Human Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20206,64 +20206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, BELFORT, France. 12p</w:t>
@@ -20292,51 +20292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing Optimization Methodology of a Multisource Generator that Harvest the Energy in the Human Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20387,51 +20387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la chaîne électrique d'un système de micro-cogénération linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thuy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20616,51 +20616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-kinetic Generator: Modeling, Energy Conversion Optimization and Design Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20737,51 +20737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Thiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20951,282 +20951,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un Générateur Micro-cinétique: Modélisation Énergétique et Optimisation du Transfert d'Energie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Minimization of life cycle energy cost of a single-phase induction motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fredy</w:t>
+                <w:t xml:space="preserve">P.E. Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Bourhis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Geriniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Miami, United States. pp.1441-1448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495668v1</w:t>
+                <w:t xml:space="preserve">hal-03285488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of life cycle energy cost of a single-phase induction motor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.E. Cavarec</w:t>
+                <w:t xml:space="preserve">Étude d'un Générateur Micro-cinétique: Modélisation Énergétique et Optimisation du Transfert d'Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Geriniere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. pp.P23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285488v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation en couplage fort du pilotage et de la chaîne de conversion tout-électrique du houlogénérateur SEAREV</w:t>
               </w:r>
@@ -21251,51 +21251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Compiègne, France, France. pp.P47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21441,51 +21441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization methodology for a multi-source energy generation system using the human environment energy resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21560,230 +21560,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of the kWh cost by optimization of an all-electric chain for the SEAREV Wave Energy Converter.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">ECO-DESIGN OF ELECTRO-MECHANICAL ENERGY CONVERTERS: THE CASE OF THE THREE-PHASE SQUIRREL-CAGE INDUCTION MACHINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brest, France, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Conference on Renewable Energies and Eco-Design in Electrical Engineering 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, MONTPELLIER, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439640v1</w:t>
+                <w:t xml:space="preserve">hal-00676138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECO-DESIGN OF ELECTRO-MECHANICAL ENERGY CONVERTERS: THE CASE OF THE THREE-PHASE SQUIRREL-CAGE INDUCTION MACHINE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+                <w:t xml:space="preserve">Minimization of the kWh cost by optimization of an all-electric chain for the SEAREV Wave Energy Converter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Renewable Energies and Eco-Design in Electrical Engineering 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, MONTPELLIER, France. 7p</w:t>
+              <w:t xml:space="preserve">ICOE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brest, France, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676138v1</w:t>
+                <w:t xml:space="preserve">hal-00439640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Phase AC Power Consumption Profile Emulator</w:t>
               </w:r>
@@ -21884,450 +21884,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la modélisation des pertes magnétiques dans les machines synchrones fonctionnant en régime de défluxage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feld</w:t>
+                <w:t xml:space="preserve">L'éco-conception dans le génie électrique : application au cas du transformateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">électrotechnique du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737545v1</w:t>
+                <w:t xml:space="preserve">hal-00676128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actionneurs électromagnétiques : quels choix pour la robotique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration de la modélisation des pertes magnétiques dans les machines synchrones fonctionnant en régime de défluxage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, OBERNAI, France. 11p</w:t>
+              <w:t xml:space="preserve">électrotechnique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676126v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of Electromagnetic Energy Converters : The case of the Electrical Transformer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les actionneurs électromagnétiques : quels choix pour la robotique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1599-1604</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, OBERNAI, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676233v1</w:t>
+                <w:t xml:space="preserve">hal-00676126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-conception dans le génie électrique : application au cas du transformateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Eco-design of Electromagnetic Energy Converters : The case of the Electrical Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 9p</w:t>
+              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1599-1604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676128v1</w:t>
+                <w:t xml:space="preserve">hal-00676233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22411,541 +22411,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Analytical Model for a Tubular Linear Induction Generator in a Stirling Cogeneration System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Garcia Burel</w:t>
+                <w:t xml:space="preserve">Optimisation sur cycle de vie de systèmes photovoltaïques autonomes. Influence des profils de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Thiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.392-397</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676232v1</w:t>
+                <w:t xml:space="preserve">hal-00676129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation sur cycle de vie de systèmes photovoltaïques autonomes. Influence des profils de consommation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaël Thiaux</w:t>
+                <w:t xml:space="preserve">3D Analytical Model for a Tubular Linear Induction Generator in a Stirling Cogeneration System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcia Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 8p</w:t>
+              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.392-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676129v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Material Distribution methodology: Some electromagnetic examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Boissoles</w:t>
+                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 6p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676122v1</w:t>
+                <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">Optimization Material Distribution methodology: Some electromagnetic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Boissoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
+              <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676121v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Material Distribution in Ferromagnetic Electromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boissoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23078,51 +23078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23229,51 +23229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23419,51 +23419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23553,51 +23553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées section électrotechnique du club EEA 2004 (Avion et Electricité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, CERGY PONTOISE, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23635,51 +23635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions de stockage de l'énergie pour les systèmes de production intermittente d'électricité renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23890,51 +23890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23970,692 +23970,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Modeling of a Lead-Acid Battery within Hybrid Wind/Photovoltaic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématique du stockage d'énergie situé chez le consommateur connecté au réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Robin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Power Electronic Conference 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 8pp</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674678v1</w:t>
+                <w:t xml:space="preserve">hal-00674676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flywheel energy storage systems in hybrid and distributed electricity generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+                <w:t xml:space="preserve">Actionneur linéaire synchrone à aimants permanents multi-tiges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Delamare</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, NURNBERG, Germany. 9p</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674687v1</w:t>
+                <w:t xml:space="preserve">hal-00674675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the magnetic core for eddy current losses decreasing in cylindrical linear actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+                <w:t xml:space="preserve">Design of an electro-mechanical portable system using natural human body movements for electricity generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t>
+              <w:t xml:space="preserve">European Power Electronic Conference 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674683v1</w:t>
+                <w:t xml:space="preserve">hal-00674679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionneur linéaire synchrone à aimants permanents multi-tiges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+                <w:t xml:space="preserve">Energy Modeling of a Lead-Acid Battery within Hybrid Wind/Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 10p</w:t>
+              <w:t xml:space="preserve">European Power Electronic Conference 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 8pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674675v1</w:t>
+                <w:t xml:space="preserve">hal-00674678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an electro-mechanical portable system using natural human body movements for electricity generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Miller</w:t>
+                <w:t xml:space="preserve">Flywheel energy storage systems in hybrid and distributed electricity generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kerzreho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Power Electronic Conference 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 10pp</w:t>
+              <w:t xml:space="preserve">PCIM 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, NURNBERG, Germany. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674679v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique du stockage d'énergie situé chez le consommateur connecté au réseau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+                <w:t xml:space="preserve">Improvement of the magnetic core for eddy current losses decreasing in cylindrical linear actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 9p</w:t>
+              <w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674676v1</w:t>
+                <w:t xml:space="preserve">hal-00674683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le génie électrique dans le vent : recherches dans le domaine de la génération éolienne</w:t>
               </w:r>
@@ -24749,51 +24749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Material Distribution in Electromagnetic Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24857,51 +24857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur tubulaire asynchrone pour cogénérateur Stirling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25375,51 +25375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25464,381 +25464,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une chaîne de conversion éolienne de petite puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gergaud</w:t>
+                <w:t xml:space="preserve">Advantage of Increasing the Number of Airgap Surfaces in Synchronous Linear Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, NANCY, France. pp.17-22</w:t>
+              <w:t xml:space="preserve">Electromotion 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, BOLOGNA, Italy. pp.251-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674086v1</w:t>
+                <w:t xml:space="preserve">hal-00674235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated reluctance position sensor for the self-commutation of a hybrid linear electric actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+                <w:t xml:space="preserve">Modélisation d'une chaîne de conversion éolienne de petite puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Power Electronic 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, GRAZ, Austria. 7p</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, NANCY, France. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674237v1</w:t>
+                <w:t xml:space="preserve">hal-00674086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantage of Increasing the Number of Airgap Surfaces in Synchronous Linear Actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Integrated reluctance position sensor for the self-commutation of a hybrid linear electric actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, BOLOGNA, Italy. pp.251-256</w:t>
+              <w:t xml:space="preserve">European Power Electronic 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, GRAZ, Austria. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674235v1</w:t>
+                <w:t xml:space="preserve">hal-00674237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et étude d'un actionneur linéaire synchrone à aimants permanents et multi-plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25889,51 +25889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures polyentrefers : solutions pour les entrainements directs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26331,77 +26331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing based environmental criteria under stochastic reliability and replacement analysis applied to DC breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lesaulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26936,64 +26936,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception en génie électrique. Notions fondamentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27040,64 +27040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception en génie électrique - Exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27360,51 +27360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour comparison between mechanical epicyclic gears and magnetic gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27602,51 +27602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27969,51 +27969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28299,52 +28299,202 @@
               <w:t xml:space="preserve">France, N° de brevet: FR3085878. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling, Analysis and Control of a Power Flow Controller for AC-DC Meshed Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId589"/>
+      <w:footerReference w:type="default" r:id="rId590"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28412,51 +28562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC9CF045"/>
+    <w:nsid w:val="2B99433F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28643,51 +28793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ben-ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6662-6020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073995207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyal Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162411082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03985107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Asmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Soualah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121326" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Baudais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Ch&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108330" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Knobloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Engelbrecht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104979" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssia Dong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SEGAN.2021.100475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schmerber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2019.2896654" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2911599" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X18777314" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bekka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2513669" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2014-0323" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thiaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gergaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haessig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1680" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.01.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ01KGVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Girault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sintes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00603.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3D4XJ9BL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dehez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD3G82KH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522626v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010121" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ricordel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique de Cayeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Cavarec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2009.0173" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerzreho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.827447" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130110v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674672v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cavarec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020628" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lucidarme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salamand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313020v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazanove" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mabit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060860v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cajna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148238v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400372v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meyer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;rault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398185v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180572" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180573" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506479v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176394v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744350" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744279" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607579v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229616v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268088v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202990" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165483v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0661" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268079v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189193v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202824v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouardi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202823" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202971" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556881v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Birolleau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_43" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268082v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286137v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960399" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043860" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485938v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485918v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9495009" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398611v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640019" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020057v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9640052" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238509v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456613" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350934v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270822" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059327v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177780v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ptc.2019.8810716" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484346v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sire" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905760" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451242v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bildstein" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2018.8362382" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463072v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Bernardinis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beuto Yakam" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Chabrak" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE.2018.8551485" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598123v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002255" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598113v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465782v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598095v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935894" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655925v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598103v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678560v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312302v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361555v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653423v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kovaltchouk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598089v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598093v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361649v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313219v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Morvan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verschae" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312894v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Acquitter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418505" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242213v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147369v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232683" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266016v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2015.7286290" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065174v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Acquitter" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653629v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065196v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065158v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653626v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyron," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kluyskens" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083910v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Linh Dang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Pham" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863903v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jamy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652505" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583071v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602511v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495674v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495668v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285488v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Cavarec" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geriniere" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075392" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676140v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651214v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Hours" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676138v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676141v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Miller" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737545v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676126v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676233v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676128v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676232v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcia Burel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676129v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676122v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissoles" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676137v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186974v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676107v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676113v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Erambert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674678v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674687v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674683v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674675v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antunes" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674679v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674676v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674684v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674682v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674677v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674681v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674670v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674669v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674689v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674668v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674086v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674237v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674235v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674087v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674080v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674082v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674147v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santander" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotovao" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533004v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399126v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaulnier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429055v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494538v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494548v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394185931" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494340v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3087" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494358v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3088" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268639v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00065-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629819v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_8" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629812v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_38" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674088v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494498v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fouillen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arnaud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ben-ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6662-6020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073995207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyal Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162411082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03985107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Asmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Soualah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Baudais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Ch&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108330" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Knobloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Engelbrecht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104979" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssia Dong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SEGAN.2021.100475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schmerber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2019.2896654" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2911599" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X18777314" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bekka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2513669" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2014-0323" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1680" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thiaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gergaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haessig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Girault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sintes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00603.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3D4XJ9BL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.01.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ01KGVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dehez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD3G82KH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522626v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010121" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ricordel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique de Cayeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Cavarec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2009.0173" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerzreho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.827447" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674674v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cavarec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020628" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lucidarme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salamand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400372v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;rault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazanove" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mabit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cajna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863222" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180572" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180573" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506479v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176394v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744350" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607579v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778045v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744279" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189193v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165483v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0661" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268079v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229616v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202990" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202824v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouardi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202823" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202971" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556881v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Birolleau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_43" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268082v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286137v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960399" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043860" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485918v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9495009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398611v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640019" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020057v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9640052" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238509v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456613" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350934v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270822" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059327v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177780v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ptc.2019.8810716" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905760" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938638v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463072v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Bernardinis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beuto Yakam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Chabrak" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE.2018.8551485" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451242v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bildstein" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2018.8362382" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465782v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598113v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002255" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655925v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598095v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935894" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598103v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653423v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kovaltchouk" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678560v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312302v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361555v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361649v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598089v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598093v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313219v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Morvan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verschae" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312894v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Acquitter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418505" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242213v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147369v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232683" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266016v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2015.7286290" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065158v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065196v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065174v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Acquitter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653629v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653626v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyron," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kluyskens" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083910v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Linh Dang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Pham" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863903v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jamy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652505" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583071v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602511v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495674v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285488v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Cavarec" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geriniere" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075392" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495668v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676140v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651214v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Hours" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676138v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676141v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Miller" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676128v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737545v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676126v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676233v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676129v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676232v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcia Burel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676122v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissoles" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676137v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186974v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676107v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676113v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Erambert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674676v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674675v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antunes" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674679v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674678v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674687v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674683v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674684v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674682v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674677v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674681v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674670v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674669v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674689v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674668v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674235v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674086v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674237v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674087v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674080v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674082v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674147v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santander" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotovao" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533004v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399126v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaulnier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429055v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494538v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494548v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394185931" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494340v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3087" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494358v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3088" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268639v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00065-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629819v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_8" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629812v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_38" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674088v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494498v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fouillen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arnaud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>