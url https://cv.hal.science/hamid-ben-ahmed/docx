--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">073995207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=TMhvkawAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,8950 +234,8950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized multi-agent multi-armed bandits for smart electric vehicles charging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharyal Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 163, pp.113088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.113088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Research on Sustainable Performance Optimization in Electrical Systems: Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hlioui</w:t>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laurent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (24), pp.11082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su162411082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213621v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Salomez</w:t>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Helbling</w:t>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Research on Sustainable Performance Optimization in Electrical Systems: Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Jodin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su162411082⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869499v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancorsellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361240v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware–software codesign for peer-to-peer energy market resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35, pp.101122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.segan.2023.101122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-optimization of a high temperature thermal storage as per its modeling accuracy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.106829⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985107v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Not Exchanged: A Metric to Quantify Energy Resilience in Smart Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-optimization of a high temperature thermal storage as per its modeling accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lalau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Soualah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Thomas Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15032596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.106829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.106829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001646v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of a 150 kW Electronic Power Inverter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Energy Not Exchanged: A Metric to Quantify Energy Resilience in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Soualah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16052192⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15032596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051650v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic performance of an overplanted offshore wind farm under several commitment strategies and dynamic thermal ratings of submarine export cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Daminov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildar Daminov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 346, pp.121326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment of a 150 kW Electronic Power Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Vancorsellis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16052192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024477v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized optimal management of a large-scale EV fleet: optimality and computational complexity comparison between an Adaptive MAS and MILP</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermocline thermal storage modeling towards its predictive optimal management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Knobloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Esence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Engelbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (Part C), pp.104979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.104979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891003v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online learning for distributed optimal control of an electric vehicle fleet</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duysinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108330⟩</w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (12), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268536v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermocline thermal storage modeling towards its predictive optimal management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decentralized optimal management of a large-scale EV fleet: optimality and computational complexity comparison between an Adaptive MAS and MILP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharyal Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse James Arthur Prince Agbodjan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.104979⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.108861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238518v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online learning for distributed optimal control of an electric vehicle fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.108330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876090v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-optimization of hybridization ratio in hybrid excitation synchronous machines using electrical circuits modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 184, pp.118-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of an asynchronous peer-to-peer market with communication delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.100475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.SEGAN.2021.100475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a transverse flux magnetic gear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Chauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 536, pp.168139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Hybrid Analytical Model for a Fast Computation of Magnetic Losses and Optimization of Coaxial Magnetic Gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (1), pp.25-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2018.2858859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand-side management strategy in stand-alone hybrid photovoltaic systems with real-time simulation of stochastic electricity consumption behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Thiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thuy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 253, pp.113530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous Cost Allocation in Peer-to-Peer Electricity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.2553 - 2564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPWRS.2019.2896654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Capability of Hybrid Excited Synchronous Motors in Variable Speed Drives Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2911599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-mechanical analysis of magnetic gear pole pieces ring from analytical models for wind turbine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (4), pp.276-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0309524X18777314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation Time Analysis of the Magnetic Gear Analytical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Farm Flicker Severity: Comparative Analysis and Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Comparison Between Centralized and Decentralized Storage Energy Management for Direct Wave Energy Converter Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.1051 - 1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2016.2547462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265905v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for High-Speed Permanent Magnet Synchronous Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+                <w:t xml:space="preserve">Wave Farm Flicker Severity: Comparative Analysis and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Missoum</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sara Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2513669⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653550v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Centralized and Decentralized Storage Energy Management for Direct Wave Energy Converter Farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Design Methodology for High-Speed Permanent Magnet Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Missoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicael Aubry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Bekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31 (3), pp.1051 - 1058. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2016.2547462⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.477 - 485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2513669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753949v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, Commande et Mise en Oeuvre de deux Ponts Triphasés Back-to-Back avec Contrôle des Flux de Puissance et de la Tension du Bus DC : Application à l'émulation de la chaîne de conversion électrique des houlogénérateurs directs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hamonic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the management strategy on the sizing of a collaborative system: photovoltaic plant -electric vehicle fleet, under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (6), pp. 1807-1824. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2014-0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.2405 - 2414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2014.2369817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy storage sizing for wind power: impact of the autocorrelation of day-ahead forecast errors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Le pilotage de la demande : un levier important pour la gestion des systèmes de production renouvelable à haute variabilité et pour l'optimisation de leur dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
+                <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bondon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y Thiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863901v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage de la demande : un levier important pour la gestion des systèmes de production renouvelable à haute variabilité et pour l'optimisation de leur dimensionnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Multon</w:t>
+                <w:t xml:space="preserve">Sizing Optimization of Tubular Linear Induction Generator and Its Possible Application in High Acceleration Free-Piston Stirling Microcogeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Thiaux</w:t>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Gergaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (5), pp.3716-3733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2015.2427284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653413v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing Optimization of Tubular Linear Induction Generator and Its Possible Application in High Acceleration Free-Piston Stirling Microcogeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy storage sizing for wind power: impact of the autocorrelation of day-ahead forecast errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2015.2427284⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.43-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651743v1</w:t>
+                <w:t xml:space="preserve">hal-00863901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro-engineering : un exemple de démarche pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue light effects on rose photosynthesis and photomorphogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farouk Abidi</w:t>
+                <w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffanie Girault</w:t>
+                <w:t xml:space="preserve">Thu Thuy Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Douillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Sintes</w:t>
+                <w:t xml:space="preserve">Pierre François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00603.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.111 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.16.111-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01168899v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue light effects on rose photosynthesis and photomorphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de La Barriere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">G. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00603.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656809v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing optimization of a thermoelectric generator set with heatsink for harvesting human body heat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.01.021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881723v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D analytical airgap field model of an inset permanent magnet synchronous machine, taking into account the slotting effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sizing optimization of a thermoelectric generator set with heatsink for harvesting human body heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (2013), pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910393v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of electromagnetic devices: Development of an efficient optimization tool based on smart mutation operations implemented in a genetic algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dehez</w:t>
+                <w:t xml:space="preserve">2D analytical airgap field model of an inset permanent magnet synchronous machine, taking into account the slotting effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.1423-1435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01653567v1</w:t>
+                <w:t xml:space="preserve">hal-00910393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la chaîne électrique d’un système de micro-cogénération linéaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal design of electromagnetic devices: Development of an efficient optimization tool based on smart mutation operations implemented in a genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Thuy Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevond</w:t>
+                <w:t xml:space="preserve">J. Denies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre François</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (1), pp.111 - 135. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90, pp.244 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejee.16.111-135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658304v1</w:t>
+                <w:t xml:space="preserve">hal-01653567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Appino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F . Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07E325-1- 07E325-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825519v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique (Research experiences in ecodesign in the field of Electrical Engineering)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2012), pp.433-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.15.433-449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840681v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Appino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F . Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (4), pp 1318 - 1326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825518v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique (Research experiences in ecodesign in the field of Electrical Engineering)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejee.15.433-449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00762824v1</w:t>
+                <w:t xml:space="preserve">hal-03840681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing Optimization Methodology of a Surface Permanent Magnet Machine-Converter System over a Torque-Speed Operating Profile : Application to a Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2011.2163287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECHERCHE DES PARAMÈTRES OPTIMAUX D ' UNE MACHINE SYNCHRONE A AIMANTS PERMANENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14/2-3, pp.135-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejee.14.135-163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss separation in soft magnetic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Appino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp.07A317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3554207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (9), pp.3608-3616. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric generator placed on the human body: system modeling and energy conversion improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goupil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (1), pp.11103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2010121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-conception : de nouveaux critères de conception en électrotechnique pour le développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.36-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lobue</w:t>
+                <w:t xml:space="preserve">Life cycle design of a single-phase induction motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Cavarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2009058⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (5), pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2009.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937496v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement en Eco-Conception : une expérience à l’ENS de Cachan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ricordel</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique de Cayeux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (1), pp.203-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2010021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2009058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296932v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle design of a single-phase induction motor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Enseignement en Eco-Conception : une expérience à l’ENS de Cachan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. E. Cavarec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique de Cayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2009.0173⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285467v1</w:t>
+                <w:t xml:space="preserve">hal-03296932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 1 : caractérisation de la ressource et bases de l'hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mouslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Actuator Design and Placement for Switched Reluctance Motors Active Damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp. 305-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La récupération de l'énergie de la houle, partie 2 : systèmes de récupération et aspects électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°59, pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Design in Electrical Engineering : Application of Life Cycle Energy Criterion on an Squirrel Cage Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5, pp.37--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-conception: de nouveaux critères de conception en électrotechnique pour le développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage inertiel électromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Kerzreho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.18-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage stationnaire d'énergie électrique : pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.6-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by offshore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol.31 (n°2), pp.153-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2005.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneurs linéaires directs et indirects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.38-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-acceleration linear drives: Application to electromagnetic valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Engineering in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation énergétique mondiale à l'aube du 3ème millénaire. Perspectives offertes par les ressources renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.20-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Modeling of a Slotless and Homopolar Axial-Field Synchronous Machine for a Flywheel Accumulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (3), pp.755-762. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2004.827447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le redresseur MLI en absorption sinusoïdale de courant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.56-65</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol.39 (n°4), pp.961-970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674674v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent magnet actuator for admission valves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Le redresseur MLI en absorption sinusoïdale de courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (1), pp.280-285</w:t>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130110v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Density Improvements from Increasing the Number of Airgap Surface in Synchronous Linear Actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Permanent magnet actuator for admission valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electromotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (1), pp.280-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/ip-epa:20020628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00674672v1</w:t>
+                <w:t xml:space="preserve">hal-04130110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les convertisseurs électromécaniques d'énergie : des systèmes mécatroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Force Density Improvements from Increasing the Number of Airgap Surface in Synchronous Linear Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Vol.150 (n°1), pp.106-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-epa:20020628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674673v1</w:t>
+                <w:t xml:space="preserve">hal-00674672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Les convertisseurs électromécaniques d'énergie : des systèmes mécatroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Vol.39 (n°4), pp.961-970</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (2003), pp.551-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674671v1</w:t>
+                <w:t xml:space="preserve">hal-00674673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande en boucle ouverte de position d'un moteur synchrone pour accumulateur électromécanique d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Vol.5 (n°1), pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle architecture électromagnétique à réluctance variable excitée pour accumulateur électromécanique d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIGE (Revue Internationale de Génie Electrique )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Vol.4 (n°3/4), pp.367-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actionneur linéaire intégré pour application domotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.48-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Synchronous Linear Actuators. Structures and Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Salamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Vol.5, pp.93-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9166,17135 +9187,17135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation sur GPU de la coordination entre marché P2P et GRD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of Multiple Energy Communities on the Day-Ahead Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Benahmed</w:t>
+                <w:t xml:space="preserve">Jean‐yves Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+                <w:t xml:space="preserve">G. Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506889v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandits Multi-Bras Multi-Agent : application à la recharge intelligente des véhicules électriques sous contraintes réseau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Camilleri</w:t>
+                <w:t xml:space="preserve">Impact de Multiple Communautés Énergétiques sur le Marché J-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Petit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérald Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398185v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opENS: an Open Source Connected Inverter for Smart Grid Experimental Validations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bandits Multi-Bras Multi-Agent : application à la recharge intelligente des véhicules électriques sous contraintes réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Meyer</w:t>
+                <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hérault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES ISGT Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE PES, Oct 2025, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400372v1</w:t>
+                <w:t xml:space="preserve">hal-05398185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation sur GPU de la coordination entre marché P2P et GRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Greco</w:t>
+                <w:t xml:space="preserve">Béatrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325256v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">opENS: an Open Source Connected Inverter for Smart Grid Experimental Validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE PES ISGT Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE PES, Oct 2025, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189696v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la dynamique de bulles sur l'efficacité de l'électrolyse de l'eau</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Scholkopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313020v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Market Design Considering Heterogeneous System Operator Preferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cajna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863222⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060860v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Petit</w:t>
+                <w:t xml:space="preserve">Impact de la dynamique de bulles sur l'efficacité de l'électrolyse de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scholkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148238v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-Peer Market and DSO Coordination Simulation on GPU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hybrid Market Design Considering Heterogeneous System Operator Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180572⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341112v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Criteria Optimization of a Power Module</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Agent Multi-Armed Bandits: application to EVs smart charging with grid constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloann Le Guern-Dall'o</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063213v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Multiple Energy Communities on the Day-Ahead Market</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Peer-to-Peer Market and DSO Coordination Simulation on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Vignal</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-8, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05341115v1</w:t>
+                <w:t xml:space="preserve">hal-05341112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de Multiple Communautés Énergétiques sur le Marché J-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Environmental Criteria Optimization of a Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506479v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PELCA : an Open-Source Research Software for Power Electronics Life Cycle Assessment Considering Reliability and Repairability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-Design Approaches of Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECPE, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04731694v1</w:t>
+                <w:t xml:space="preserve">hal-04931616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+                <w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931616v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Contextual Combinatorial Multi-Armed Bandits with Linear Structured Super Arm: application to energy management optimization in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloann Le Guern-Dall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMODAYS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Representation of Nodal Prices in a Distribution Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Chérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAP63260.2024.10744350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impact of Modular Power Electronics Systems Considering Diagnostic-Driven Unit Replacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Learning-Based Optimization of the Exchange Price in a Heterogeneous Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAP63260.2024.10744279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607579v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Optimization of the Exchange Price in a Heterogeneous Market</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Environmental Impact of Modular Power Electronics Systems Considering Diagnostic-Driven Unit Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778045v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Réduction de dimension des prix nodaux dans un réseau de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129718v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des modèles de vieillissement sur les impacts environnementaux pour les composants d'électronique de puissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189193v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Influence des modèles de vieillissement sur les impacts environnementaux pour les composants d'électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Baudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244521v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EVs using Adaptive Multi-Agent Multi-Armed Bandits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165483v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par apprentissage du prix d'échange dans un marché hétérogène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EVs using Adaptive Multi-Agent Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharyal Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Feraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2023.0661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268079v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Optimisation par apprentissage du prix d'échange dans un marché hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353068v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adéquation Algorithme Architecture pour le calcul d'un AC-Power Flow</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Coût énergétique de la qualité de l'air dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229616v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misestimation of Impedance Values Within a Distribution Network Optimal Power Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Adéquation Algorithme Architecture pour le calcul d'un AC-Power Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268088v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Optimisation of an Endogenous Peer-to-Peer Market with Product Differentiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Misestimation of Impedance Values Within a Distribution Network Optimal Power Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202823⟩</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202824v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPU Optimisation of an Endogenous Peer-to-Peer Market with Product Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+              <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850636v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EV Fleets using Adaptive Multi-Agent Multi-Armed Bandits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796905v1</w:t>
+                <w:t xml:space="preserve">hal-03850636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Armed Bandits Learning for Optimal Decentralized Control of Electric Vehicle Charging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decentralized Smart Charging of Large-Scale EV Fleets using Adaptive Multi-Agent Multi-Armed Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharyal Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PGMO Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF Labs, Fondation Gaspard Monge pour l'Optimisation, Nov 2023, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04165505v1</w:t>
+                <w:t xml:space="preserve">hal-04796905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Adaptive Construction Algorithm of a Surrogate Model for an Electric Powertrain Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marvin Chauwin</w:t>
+                <w:t xml:space="preserve">Multi-Armed Bandits Learning for Optimal Decentralized Control of Electric Vehicle Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharyal Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Birolleau</w:t>
+                <w:t xml:space="preserve">Guy Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022: 14th International Conference of TC-Electrimacs Committee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_43⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Belgrade, Serbia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556881v1</w:t>
+                <w:t xml:space="preserve">hal-04165505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de dimension des prix nodaux dans un réseau de distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Self-Adaptive Construction Algorithm of a Surrogate Model for an Electric Powertrain Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Chauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Birolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrimacs 2022: 14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France. pp.571-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268082v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Implementation of a Region-Based Distributed Optimal Power Flow Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Optimization of a peer-to-peer electricity market resolution on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04286137v1</w:t>
+                <w:t xml:space="preserve">hal-04202821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Asynchronous Implementation of a Region-Based Distributed Optimal Power Flow Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818875v1</w:t>
+                <w:t xml:space="preserve">hal-04286137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal energy management of offshore wind farms considering the combination of overplanting and dynamic rating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cigré Paris session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767635v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a peer-to-peer electricity market resolution on GPU</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal energy management of offshore wind farms considering the combination of overplanting and dynamic rating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar Daminov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cigré Paris session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202821v1</w:t>
+                <w:t xml:space="preserve">hal-03767635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous algorithm of an endogenous peer-to-peer electricity market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech46648.2021.9495009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation asynchrone d'un algorithme de marché de l'électricité décentralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Traction Chain with Segmented Power Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE’21 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent ( Online ), Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/epe21ecceeurope50061.2021.9570594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multi-Agent System and Mixed Integer Linear Programming Optimization Comparison for Grid Stability and Commitment Mismatch in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharyal Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishwajeet Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Espoo (online), Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/isgteurope52324.2021.9640019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du concept CTAF : Chaîne de Traction à Alimentation Fractionnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Juton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Congestion Control Strategy in Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Chérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2021, Espoo, Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope52324.2021.9640052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of coupling thermal and electrical carriers on the optimal management of a multi-energy network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Esence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Monte-Carlo, Monaco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER52347.2021.9456613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 x 2D Analytical Model of a Transverse Flux Magnetic Gear</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique SGE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9270822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03350934v1</w:t>
+                <w:t xml:space="preserve">hal-03099423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précision de modélisation du stockage thermique sur la stratégie optimale de sa gestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">2 x 2D Analytical Model of a Transverse Flux Magnetic Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Conference on Electrical Machines (ICEM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg, Sweden. pp.565-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM49940.2020.9270822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059327v2</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact de la précision de modélisation du stockage thermique sur la stratégie optimale de sa gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique SGE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099423v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement dynamique d'un multiplicateur magnétique au sein d'une chaîne éolienne de forte puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of Communication Costs in Peer-to-peer Electricity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES PowerTech 2019 - Milano Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milano, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ptc.2019.8810716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent System for Smart-Grid Control with Commitment Mismatch and Congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Blanc-Rouchossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT-Europe 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2019, Bucarest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2019.8905760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Optimisation with Restricted Exchanges of Information: Charging of en Electric Vehicle Fleet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Supercapacitors Aging Study: Models Theoretical Analysis and Attempt to Physical Correlation related to Applied Cycles for Transport Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre De Bernardinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Beuto Yakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Chabrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Applied and Theoretical Electricity (ICATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Craiova, Romania. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICATE.2018.8551485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938638v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercapacitors Aging Study: Models Theoretical Analysis and Attempt to Physical Correlation related to Applied Cycles for Transport Application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Distributed Optimisation with Restricted Exchanges of Information: Charging of en Electric Vehicle Fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Applied and Theoretical Electricity (ICATE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRED Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463072v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic losses and thermal analysis in a magnetic gear for wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Thirteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Monte-Carlo, Monaco. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EVER.2018.8362382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle stochastique optimal avec vieillissement pour un véhicule électrique à stockage hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnement Magneto-Mécanique des Plots Feuilletés d'un Multiplicateur Magnétique pour l'Éolien de Forte Puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference (EWTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754055v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement magnéto-mécanique des plots magnétiques feuilletés d'un multiplicateur magnétique pour l'éolien de forte puissance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Jourdain de Thieulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference (EWTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465782v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation bi-objectif explicite d'un multiplicateur magnétique pour l'éolien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement magnéto-mécanique des plots magnétiques feuilletés d'un multiplicateur magnétique pour l'éolien de forte puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence des Jeunes Chercheurs en Génie Électrique (JCGE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598113v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical iron loss model for the optimization of magnetic gear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Optimisation bi-objectif explicite d'un multiplicateur magnétique pour l'éolien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème Conférence des Jeunes Chercheurs en Génie Électrique (JCGE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598123v1</w:t>
+                <w:t xml:space="preserve">hal-01598113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF A NOVEL CONCEPT OF SYNCHRONOUS MOTOR FOR TORQUE RIPPLE IMPROVEMENT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+                <w:t xml:space="preserve">Analytical iron loss model for the optimization of magnetic gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miami, United States. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2017.8002255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655925v1</w:t>
+                <w:t xml:space="preserve">hal-01598123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear ratio optimization of a full magnetic indirect drive chain for wind turbine applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DESIGN OF A NOVEL CONCEPT OF SYNCHRONOUS MOTOR FOR TORQUE RIPPLE IMPROVEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salim Asfirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER), 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598095v1</w:t>
+                <w:t xml:space="preserve">hal-01655925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement Magneto-Mécanique des Plots Feuilletés d'un Multiplicateur Magnétique pour l'Éolien de Forte Puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Gear ratio optimization of a full magnetic indirect drive chain for wind turbine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique, 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twelfth International Conference on Ecological Vehicles and Renewable Energies (EVER), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Monte Carlo, Monaco, France. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2017.7935894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598103v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houlogénérateurs : projets, verrous et quelques solutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Aubry</w:t>
+                <w:t xml:space="preserve">Modélisation des pertes dans les aimants des multiplicateurs magnétiques pour l'éolien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2016 (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653423v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3-phase and 5-phase high speed synchronous motor for EV/HEV applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of the dynamic behaviour of magnetic gear with nonlinear modelling for large wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vido Lionel</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678560v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of Magnetic Gears with Arrangement and Mechanical Constraints for Wind Turbine Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Modélisation des pertes dans les aimants d'un multiplicateur magnétique pour l'éolien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312302v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pas de temps sur la simulation d'un système éolien-stockage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Houlogénérateurs : projets, verrous et quelques solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2016 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361555v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Mise en Œuvre d'un Emulateur de Chaînes de Conversion avec Lissage : Applications aux Houlogénérateurs Directs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of 3-phase and 5-phase high speed synchronous motor for EV/HEV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Bouker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+                <w:t xml:space="preserve">Vido Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve"> 8th IET International Conference on Power Electronics, Machines and Drives (PEMD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361687v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the flicker level generated by the grid-connection of a fleet of electric vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Design and Optimization of Magnetic Gears with Arrangement and Mechanical Constraints for Wind Turbine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISGT Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lubiana, Slovenia</w:t>
+              <w:t xml:space="preserve">EVER'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791763v1</w:t>
+                <w:t xml:space="preserve">hal-01312302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des pertes dans les aimants d'un multiplicateur magnétique pour l'éolien</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet du pas de temps sur la simulation d'un système éolien-stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361649v1</w:t>
+                <w:t xml:space="preserve">hal-01361555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des pertes dans les aimants des multiplicateurs magnétiques pour l'éolien</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Conception et Mise en Œuvre d'un Emulateur de Chaînes de Conversion avec Lissage : Applications aux Houlogénérateurs Directs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Darkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2016 (SGE 2016)</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598089v1</w:t>
+                <w:t xml:space="preserve">hal-01361687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamic behaviour of magnetic gear with nonlinear modelling for large wind turbines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Analysis of the flicker level generated by the grid-connection of a fleet of electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM), 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, France</w:t>
+              <w:t xml:space="preserve">IEEE ISGT Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lubiana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598093v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation method for evaluating the wave-induced flicker level emitted by a tidal energy farm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Verschae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference series (EWTEC)</w:t>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313219v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic optimization of an Electric Vehicle Fleet Charging with Uncertain Photovoltaic Production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison between centralized and decentralized storage energy management for Direct Wave Energy Converter Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Acquitter</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Renewable Energy Research and Applications (ICRERA 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418505⟩</w:t>
+              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2015 Tenth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte-Carlo, Monaco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312894v1</w:t>
+                <w:t xml:space="preserve">hal-01160252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand side management in PV/Diesel stand-alone system with real-time Monte Carlo simulation of the consumer electrical behaviour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Wave-induced flicker level emitted by a tidal farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Verschae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PES GM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESGM.2015.7286290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242213v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Storage Control with Aging Limitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2015, Eindhoven, Netherlands. </w:t>
+              <w:t xml:space="preserve">2015 IEEE PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147369v1</w:t>
+                <w:t xml:space="preserve">hal-01195523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between centralized and decentralized storage energy management for Direct Wave Energy Converter Farm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation method for evaluating the wave-induced flicker level emitted by a tidal energy farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Verschae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2015 Tenth International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Wave and Tidal Energy Conference series (EWTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160252v1</w:t>
+                <w:t xml:space="preserve">hal-01313219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-induced flicker level emitted by a tidal farm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stochastic optimization of an Electric Vehicle Fleet Charging with Uncertain Photovoltaic Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Acquitter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Power and Energy Society General Meeting (PES GM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PESGM.2015.7286290⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Renewable Energy Research and Applications (ICRERA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Palerme, Italy. pp.721-726, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266016v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Demand side management in PV/Diesel stand-alone system with real-time Monte Carlo simulation of the consumer electrical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Thiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE PowerTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195523v1</w:t>
+                <w:t xml:space="preserve">hal-01242213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Energy Storage Control with Aging Limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerTech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2015, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195536v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude de l'équilibrage des courants de phases par convertisseur statique dans un réseau de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Linh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bruxelles, Belgium. pp.51-58</w:t>
+              <w:t xml:space="preserve">Journées JCGE'2014 - SEEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988072v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle importance du choix de la loi de gestion pour dimensionner un système de stockage d'énergie ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lissage d'une production houlogénérée: gestion et dimensionnement d'un système de stockage par supercondensateurs sous contrainte de flicker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065158v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison structures de machines synchrones à aimants permanents vis-à-vis des critères compacité- rendement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Bouker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-optimisation de l'engagement de production et de la capacité de stockage associée à une ferme photovoltaïque, prenant en compte le vieillissement de la batterie.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Quelle importance du choix de la loi de gestion pour dimensionner un système de stockage d'énergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Acquitter</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065174v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sizing of a high-speed PM machine for embedded applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, valence, Spain</w:t>
+              <w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bruxelles, Belgium. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653629v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Co-optimisation de l'engagement de production et de la capacité de stockage associée à une ferme photovoltaïque, prenant en compte le vieillissement de la batterie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Acquitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061016v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du dimensionnement d'une génératrice à induction linéaire tubulaire appliquée dans un système de micro-cogénération à moteur Stirling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimal sizing of a high-speed PM machine for embedded applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Bouker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vido Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065159v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance model for position estimation of Active Magnetic Bearings with a self sensing approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. pp 1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653626v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'équilibrage des courants de phases par convertisseur statique dans un réseau de distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimisation du dimensionnement d'une génératrice à induction linéaire tubulaire appliquée dans un système de micro-cogénération à moteur Stirling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.T. Pham</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées JCGE'2014 - SEEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083910v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lissage d'une production houlogénérée: gestion et dimensionnement d'un système de stockage par supercondensateurs sous contrainte de flicker</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impedance model for position estimation of Active Magnetic Bearings with a self sensing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Audoux</w:t>
+                <w:t xml:space="preserve">B. Chareyron,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rouland</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">V. Kluyskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065175v1</w:t>
+                <w:t xml:space="preserve">hal-01653626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging-aware NaS battery model in a stochastic wind-storage simulation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerTech 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PTC.2013.6652505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing Optimization with Thermal and Electrical Matching of a Thermogenerator placed on the Human Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IREED 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lille, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources énergétiques et solutions pour l'alimentation en électricité des populations isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, BELFORT, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing Optimization Methodology of a Multisource Generator that Harvest the Energy in the Human Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. pp.em2011S270130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la chaîne électrique d'un système de micro-cogénération linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thuy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pervond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Objective Sizing Optimization of a PM Machine Drive on an Operating Profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Energy Storage System Sizing for Smoothing Power Generation of Direct Wave Energy Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bydlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borgarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bilbao, Spain. pp.ISBN 978-84-693-5467-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00516829v1</w:t>
+                <w:t xml:space="preserve">hal-00526435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-kinetic Generator: Modeling, Energy Conversion Optimization and Design Considerations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Bi-Objective Sizing Optimization of a PM Machine Drive on an Operating Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELECON 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.CD-ROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495674v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Micro-kinetic Generator: Modeling, Energy Conversion Optimization and Design Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONférence FRancophone sur l'Eco-conception en Génie Electrique (CONFREGE) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, TOULOUSE, France. 8p</w:t>
+              <w:t xml:space="preserve">MELECON 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valletta, Malta. pp.1516-1521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674884v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Storage System Sizing for Smoothing Power Generation of Direct Wave Energy Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Expériences de recherche en éco-conception dans le domaine du Génie Electrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Thiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bilbao, Spain. pp.ISBN 978-84-693-5467-4</w:t>
+              <w:t xml:space="preserve">CONférence FRancophone sur l'Eco-conception en Génie Electrique (CONFREGE) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, TOULOUSE, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526435v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of life cycle energy cost of a single-phase induction motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Geriniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Electric Machines and Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Miami, United States. pp.1441-1448, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC.2009.5075392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un Générateur Micro-cinétique: Modélisation Énergétique et Optimisation du Transfert d'Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France. pp.P23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation en couplage fort du pilotage et de la chaîne de conversion tout-électrique du houlogénérateur SEAREV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Compiègne, France, France. pp.P47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Lead-Acid and Li-Ion Accumulators in Stand-Alone Photovoltaic System Using the Gross Energy Requirement Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Thiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, HAMBURG, Germany. pp.3982-3990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization methodology for a multi-source energy generation system using the human environment energy resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L'Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd NES (New Energy Solutions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECO-DESIGN OF ELECTRO-MECHANICAL ENERGY CONVERTERS: THE CASE OF THE THREE-PHASE SQUIRREL-CAGE INDUCTION MACHINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Renewable Energies and Eco-Design in Electrical Engineering 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, MONTPELLIER, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of the kWh cost by optimization of an all-electric chain for the SEAREV Wave Energy Converter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Brest, France, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Phase AC Power Consumption Profile Emulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Thiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICREPQ 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, SANTANDER, Spain. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-conception dans le génie électrique : application au cas du transformateur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1384-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2007.383631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676128v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la modélisation des pertes magnétiques dans les machines synchrones fonctionnant en régime de défluxage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">3D Analytical Model for a Tubular Linear Induction Generator in a Stirling Cogeneration System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garcia Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">électrotechnique du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.392-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737545v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actionneurs électromagnétiques : quels choix pour la robotique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimisation sur cycle de vie de systèmes photovoltaïques autonomes. Influence des profils de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Thiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, OBERNAI, France. 11p</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676126v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of Electromagnetic Energy Converters : The case of the Electrical Transformer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">L'éco-conception dans le génie électrique : application au cas du transformateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1599-1604</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676233v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Methodology for a SEAREV Wave Energy Converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la modélisation des pertes magnétiques dans les machines synchrones fonctionnant en régime de défluxage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">électrotechnique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676123v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation sur cycle de vie de systèmes photovoltaïques autonomes. Influence des profils de consommation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Les actionneurs électromagnétiques : quels choix pour la robotique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France. 8p</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Recherche en Robotique 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, OBERNAI, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676129v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Analytical Model for a Tubular Linear Induction Generator in a Stirling Cogeneration System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eco-design of Electromagnetic Energy Converters : The case of the Electrical Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IEMDC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.392-397</w:t>
+              <w:t xml:space="preserve">, May 2007, ANTALYA, Turkey. pp.1599-1604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676232v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control influence on electromagnetic generator pre-design for wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Material Distribution methodology: Some electromagnetic examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boissoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, CHANIA, Greece. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Material Distribution in Ferromagnetic Electromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Boissoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with Energy Management of PV Battery Stand-Alone Systems over Life Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, DRESDEN, Germany. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
+              <w:t xml:space="preserve">IEEE Industry Application Society Meeting 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, HONG KONG, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676117v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Prédimensionnement d'un houlo-générateur pendulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676118v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du choix des matériaux magnétiques sur l'optimisation des machines synchrones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparaison du couple massique de diverses architectures de machines synchrones à aimants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, GRENOBLE, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186974v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Resonant Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Ruellan</w:t>
+                <w:t xml:space="preserve">Influence du choix des matériaux magnétiques sur l'optimisation des machines synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Turri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industry Application Society Meeting 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, HONG KONG, China. 8p</w:t>
+              <w:t xml:space="preserve">EF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676119v1</w:t>
+                <w:t xml:space="preserve">hal-00186974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionneurs linéaires directs et indirects : performances limites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées section électrotechnique du club EEA 2004 (Avion et Electricité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, CERGY PONTOISE, France. 13p</w:t>
+              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676107v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de stockage de l'énergie pour les systèmes de production intermittente d'électricité renouvelable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Actionneurs linéaires directs et indirects : performances limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Glorennec</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SeaTechWeek 2004 (Semaine Internat. des Technologies de la Mer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, BREST, France. 9p</w:t>
+              <w:t xml:space="preserve">Journées section électrotechnique du club EEA 2004 (Avion et Electricité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, CERGY PONTOISE, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676109v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de l'énergie dans les applications stationnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Solutions de stockage de l'énergie pour les systèmes de production intermittente d'électricité renouvelable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ruellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Robin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Erambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Glorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Energie électrique : besoins, enjeux, technologies et applications 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, BELFORT, France. pp.64-77</w:t>
+              <w:t xml:space="preserve">Colloque SeaTechWeek 2004 (Semaine Internat. des Technologies de la Mer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, BREST, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676113v1</w:t>
+                <w:t xml:space="preserve">hal-00676109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of electricity supply of an Atlantic island by off-shore wind turbines and wave energy converters associated with a medium scale local energy storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stockage de l'énergie dans les applications stationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Erambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Renewable Energy Congress 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, DENVER, United States. 5p</w:t>
+              <w:t xml:space="preserve">Colloque Energie électrique : besoins, enjeux, technologies et applications 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, BELFORT, France. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676114v1</w:t>
+                <w:t xml:space="preserve">hal-00676113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique du stockage d'énergie situé chez le consommateur connecté au réseau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Economic Formalism for Optimizing the Design and Energy Management of a hybrid wind/photovoltaic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 9p</w:t>
+              <w:t xml:space="preserve">ICREPQ (Intern. Conf. On Renewable Energies and Power Quality) 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, VIGO, Spain. 8pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674676v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionneur linéaire synchrone à aimants permanents multi-tiges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Problématique du stockage d'énergie situé chez le consommateur connecté au réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Antunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 10p</w:t>
+              <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674675v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an electro-mechanical portable system using natural human body movements for electricity generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Actionneur linéaire synchrone à aimants permanents multi-tiges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Power Electronic Conference 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 10pp</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674679v1</w:t>
+                <w:t xml:space="preserve">hal-00674675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Modeling of a Lead-Acid Battery within Hybrid Wind/Photovoltaic Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Design of an electro-mechanical portable system using natural human body movements for electricity generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Power Electronic Conference 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 8pp</w:t>
+              <w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674678v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flywheel energy storage systems in hybrid and distributed electricity generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Energy Modeling of a Lead-Acid Battery within Hybrid Wind/Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, NURNBERG, Germany. 9p</w:t>
+              <w:t xml:space="preserve">European Power Electronic Conference 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, TOULOUSE, France. 8pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674687v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the magnetic core for eddy current losses decreasing in cylindrical linear actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flywheel energy storage systems in hybrid and distributed electricity generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kerzreho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t>
+              <w:t xml:space="preserve">PCIM 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, NURNBERG, Germany. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674683v1</w:t>
+                <w:t xml:space="preserve">hal-00674687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génie électrique dans le vent : recherches dans le domaine de la génération éolienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Improvement of the magnetic core for eddy current losses decreasing in cylindrical linear actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès Jeunes Chercheurs en Génie Electrique 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, SAINT NAZAIRE, France. 10p</w:t>
+              <w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674684v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Material Distribution in Electromagnetic Actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le génie électrique dans le vent : recherches dans le domaine de la génération éolienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t>
+              <w:t xml:space="preserve">congrès Jeunes Chercheurs en Génie Electrique 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, SAINT NAZAIRE, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674682v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur tubulaire asynchrone pour cogénérateur Stirling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, GIF SUR YVETTE, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Formalism for Optimizing the Design and Energy Management of a hybrid wind/photovoltaic system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization Material Distribution in Electromagnetic Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICREPQ (Intern. Conf. On Renewable Energies and Power Quality) 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, VIGO, Spain. 8pp</w:t>
+              <w:t xml:space="preserve">11th Internat. Symp. on Applied Electromagnetics and Mechanics 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, VERSAILLES, France. 2pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674681v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un générateur portable : de l'énergie humaine à l'électricité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEVIQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, MARSEILLE, France. pp.11-16</w:t>
+              <w:t xml:space="preserve">IEEE IAS annual Meeting 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674670v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Experimental Validation of Various Photovoltaic System Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'un générateur portable : de l'énergie humaine à l'électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, MONTREAL, Canada. 6p</w:t>
+              <w:t xml:space="preserve">GEVIQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, MARSEILLE, France. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674669v1</w:t>
+                <w:t xml:space="preserve">hal-00674670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial Field Synchronous Machine with Homopolar Flux in the airgap for a Flywheel Accumulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis and Experimental Validation of Various Photovoltaic System Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industry Application Society Annual Meeting 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8p</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, MONTREAL, Canada. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674689v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multi-rod linear actuator for direct-drive, wide mechanical band pass applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Axial Field Synchronous Machine with Homopolar Flux in the airgap for a Flywheel Accumulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IAS annual Meeting 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8pp</w:t>
+              <w:t xml:space="preserve">IEEE Industry Application Society Annual Meeting 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, PITTSBURG, United States. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674668v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantage of Increasing the Number of Airgap Surfaces in Synchronous Linear Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromotion 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, BOLOGNA, Italy. pp.251-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une chaîne de conversion éolienne de petite puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, NANCY, France. pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated reluctance position sensor for the self-commutation of a hybrid linear electric actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Power Electronic 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, GRAZ, Austria. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et étude d'un actionneur linéaire synchrone à aimants permanents et multi-plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Cavarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, NANCY, France. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures polyentrefers : solutions pour les entrainements directs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Open Loop Position with Current Control of a Synchronous Motor/Generator for Flywheel Accumulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Conversion Electromécanique Directe (CEMD) 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1999, CACHAN, France. pp.95-100</w:t>
+              <w:t xml:space="preserve">European Power Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674080v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Loop Position with Current Control of a Synchronous Motor/Generator for Flywheel Accumulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Structures polyentrefers : solutions pour les entrainements directs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Power Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, LAUSANNE, Switzerland. 8p</w:t>
+              <w:t xml:space="preserve">Colloque Conversion Electromécanique Directe (CEMD) 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1999, CACHAN, France. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674082v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of single and three-phase permanent magnet motor drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Santander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM) 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, ISTANBUL, Turkey. pp.1243-1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching flux permanent magnet polyphased synchronous machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26304,284 +26325,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing based environmental criteria under stochastic reliability and replacement analysis applied to DC breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lesaulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques GDR DEFIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pamm.202100259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26591,315 +26612,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de commande en régime permanent, des moteurs synchrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses. Ellipses, 2025, 9782340-104778</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines synchrones à double excitation : structures, dimensionnement et analyse du fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2023, Systèmes et génie industriel, 9781784059170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Excited Synchronous Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE - Wiley, 2022, 9781786306852. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394185931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26909,1295 +26930,1295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoconception en génie électrique. Notions fondamentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Écoconception en génie électrique - Exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-d3088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-d3087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04494340v1</w:t>
+                <w:t xml:space="preserve">hal-04494358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoconception en génie électrique - Exemples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Écoconception en génie électrique. Notions fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Baudais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-d3087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-d3088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04494358v1</w:t>
+                <w:t xml:space="preserve">hal-04494340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer to peer electricity markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge García. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Electrical and Electronic Power Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.384-401, 2023, 978-0-12-823211-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821204-2.00065-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the laminated ferromagnetic pole pieces in a magnetic gear: a structure behaviour analysis from a multibody model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Behaviour comparison between mechanical epicyclic gears and magnetic gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody Mechatronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 54 (1), Springer, pp.85-94, 2017, Mechanisms and Machine Science, 978-3-319-67567-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 54, pp.401-410, 2017, Mechanisms and Machine Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67567-1_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67567-1_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629819v1</w:t>
+                <w:t xml:space="preserve">hal-01629812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour comparison between mechanical epicyclic gears and magnetic gears</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Supporting the laminated ferromagnetic pole pieces in a magnetic gear: a structure behaviour analysis from a multibody model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">João Carlos Mendes Carvalho, Daniel Martins, Roberto Simoni, Henrique Simas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody Mechatronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 54, pp.401-410, 2017, Mechanisms and Machine Science, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 54 (1), Springer, pp.85-94, 2017, Mechanisms and Machine Science, 978-3-319-67567-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67567-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67567-1_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629812v1</w:t>
+                <w:t xml:space="preserve">hal-01629819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical energy storage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donal Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Alcorn; Dara O'Sullivan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Design for Ocean Wave and Tidal Energy Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET Editions, 2013, 978-1-84919-561-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de stockage d’énergie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technique de l’Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.BE8100, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houlogénérateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energie thermique, houlogénération et technologies de conversion et de transport des énergies marines renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Multon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine renewable energy handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118603185.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de conversion des ressources énergétiques marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ruellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Seigneurbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles Technologies de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Publishing, pp.221-266, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art des aérogénérateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'électronique de puissance vecteur d'optimisation pour les énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. NOVELECT - ECRIN, ISBN 2-912154-8-1, pp.97-154, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28207,130 +28228,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de préhension électromagnétique polyvalent et déformable à double membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3085878. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28340,161 +28361,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, Analysis and Control of a Power Flow Controller for AC-DC Meshed Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId590"/>
+      <w:footerReference w:type="default" r:id="rId591"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28562,51 +28583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B99433F"/>
+    <w:nsid w:val="7D7DBF2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28793,51 +28814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ben-ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6662-6020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073995207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyal Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162411082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03985107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Asmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Soualah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Baudais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052192" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121326" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Ch&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108330" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Knobloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Engelbrecht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104979" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssia Dong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baroche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SEGAN.2021.100475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schmerber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2019.2896654" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2911599" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X18777314" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671787" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bekka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2513669" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2014-0323" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1680" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thiaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gergaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haessig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Girault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sintes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00603.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3D4XJ9BL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.01.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ01KGVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dehez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD3G82KH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522626v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010121" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ricordel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique de Cayeux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Cavarec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2009.0173" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerzreho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.827447" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674674v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cavarec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020628" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lucidarme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674074v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salamand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400372v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;rault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazanove" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mabit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cajna" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863222" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148238v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180572" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180573" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506479v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176394v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778059v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744350" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607579v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778045v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744279" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189193v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165483v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0661" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268079v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229616v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268088v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202990" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202824v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouardi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202823" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165505v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202971" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556881v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Birolleau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_43" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268082v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286137v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960399" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202821v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043860" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485918v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9495009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398611v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640019" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020057v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9640052" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238509v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456613" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350934v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270822" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059327v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177780v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ptc.2019.8810716" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324676v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905760" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938638v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463072v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Bernardinis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beuto Yakam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Chabrak" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE.2018.8551485" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451242v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bildstein" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2018.8362382" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057314v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465782v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598113v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002255" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655925v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598095v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935894" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598103v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653423v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kovaltchouk" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678560v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312302v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361555v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361649v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598089v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598093v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313219v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Morvan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verschae" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312894v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Acquitter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418505" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242213v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147369v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232683" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266016v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2015.7286290" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065158v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065196v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065174v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Acquitter" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653629v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653626v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyron," TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kluyskens" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083910v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Linh Dang" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Pham" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863903v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jamy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652505" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583071v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602511v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495674v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285488v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Cavarec" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geriniere" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075392" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495668v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676140v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651214v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Hours" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676138v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676141v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Miller" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676128v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737545v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676126v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676233v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676129v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676232v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcia Burel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676122v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissoles" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676137v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186974v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676107v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676113v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Erambert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674676v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674675v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antunes" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674679v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674678v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674687v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674683v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674684v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674682v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674677v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674681v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674670v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674669v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674689v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674668v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674235v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674086v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674237v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674087v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674080v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674082v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674147v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santander" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotovao" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533004v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399126v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaulnier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429055v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494538v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494548v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394185931" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494340v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3087" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494358v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3088" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268639v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00065-9" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629819v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_8" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629812v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_38" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674088v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494498v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fouillen" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arnaud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ben-ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6662-6020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073995207" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=TMhvkawAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377122v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyal Zafar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F&#233;raud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Camilleri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.113088" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162411082" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03985107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Asmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Soualah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soulard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121326" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Baudais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16052192" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Knobloch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Engelbrecht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104979" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse James Arthur Prince Agbodjan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108861" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Ch&#233;rot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822385v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.04.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssia Dong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baroche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SEGAN.2021.100475" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168139" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2858859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Thiaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Dang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Schmerber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113530" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2019.2896654" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2911599" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X18777314" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Missoum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bekka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2513669" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2014-0323" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thiaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gergaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haessig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2015.2427284" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863901v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1680" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653406v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.16.111-135" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168899v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Abidi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Girault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillemain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sintes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00603.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3D4XJ9BL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881723v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lossec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.01.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ01KGVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denies" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dehez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD3G82KH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.433-449" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612935v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2163287" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662716v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.135-163" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522626v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goupil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010121" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Cavarec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2009.0173" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ricordel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique de Cayeux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mouslim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ojeda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676186v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299506v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299513v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seigneurbieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676130v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kerzreho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676111v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Duclos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2005.08.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676124v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Robin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2004.827447" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Cavarec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:20020628" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gergaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674079v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lucidarme" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674074v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salamand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cajna" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180573" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506479v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398185v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall'o" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400372v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;rault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazanove" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mabit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060860v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863222" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148238v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341112v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180572" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176394v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921494v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloann Le Guern-Dall" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778059v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744350" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778045v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744279" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268082v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189193v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165483v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Feraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0661" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268079v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04353068v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wagner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229616v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268088v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202990" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202824v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouardi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202823" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796905v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165505v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202971" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556881v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Birolleau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_43" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202821v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043860" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286137v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960399" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485918v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9495009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354594v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cizeron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Emmanuel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe21ecceeurope50061.2021.9570594" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398611v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwajeet Maurya" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isgteurope52324.2021.9640019" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307587v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020057v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9640052" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238509v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456613" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03350934v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM49940.2020.9270822" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059327v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177780v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ptc.2019.8810716" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324676v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Blanc-Rouchoss&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905760" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463072v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Bernardinis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beuto Yakam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Chabrak" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATE.2018.8551485" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938638v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451242v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bildstein" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2018.8362382" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057314v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598103v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598113v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598123v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002255" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655925v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598095v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2017.7935894" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598089v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598093v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361649v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653423v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kovaltchouk" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678560v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouker" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312302v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361555v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266016v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Morvan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verschae" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2015.7286290" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313219v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312894v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Acquitter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418505" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242213v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147369v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232683" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083910v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Linh Dang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hoang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Pham" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065196v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065158v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065174v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Acquitter" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653629v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065159v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653626v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyron," TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kluyskens" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dehez" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863903v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jamy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2013.6652505" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583071v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674833v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602511v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665030v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pervond" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526435v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bydlowski" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borgarino" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516829v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608308" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495674v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674884v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285488v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Cavarec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geriniere" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2009.5075392" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495668v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fredy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439646v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676140v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651214v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Hours" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quinton" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676138v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439640v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676141v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Miller" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676123v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2007.383631" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676232v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcia Burel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676129v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676128v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737545v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676126v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676233v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676121v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676122v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Boissoles" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461341v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676137v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676119v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676117v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rozel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676118v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186974v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676114v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676107v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676109v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Glorennec" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676113v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Erambert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674681v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674676v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674675v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antunes" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674679v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674678v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674687v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Delamare" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674683v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674684v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674677v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674682v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674668v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674670v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674669v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674689v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674235v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674086v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674237v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674087v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674082v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674080v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674147v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santander" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Soulard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotovao" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533004v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399126v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaulnier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429055v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494538v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494548v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394185931" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494358v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3088" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494340v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-d3087" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268639v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00065-9" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629812v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_38" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629819v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67567-1_8" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756771v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Murray" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095932v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156638v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156751v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch11" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676240v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674088v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494498v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fouillen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arnaud" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>