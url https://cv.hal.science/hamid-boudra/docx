--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -12369,51 +12369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23B277AD"/>
+    <w:nsid w:val="B6DCDCA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>