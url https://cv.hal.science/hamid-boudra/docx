--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -6391,277 +6391,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a lipid-garlic treatment on archaeal community establishment and rumen function in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743820v1</w:t>
+                <w:t xml:space="preserve">hal-02741702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a lipid-garlic treatment on archaeal community establishment and rumen function in lambs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Graviou</w:t>
+                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvanne Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741702v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats d’une enquête sur la contamination par les mycotoxines des pulpes de betterave surpressées</w:t>
               </w:r>
@@ -9787,51 +9787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12369,51 +12369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6DCDCA7"/>
+    <w:nsid w:val="6513DC5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12600,51 +12600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-boudra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6238-5669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158593669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadik Pantaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11421" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Redouane-Salah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arhab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Messai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4627-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suryahadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.gv.2014.13.02.84118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saivin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6707" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5665" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.094" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TZ72QMP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Marnissi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Belkhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bennani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.05.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Yiannikouris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Houin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440041003801174" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360818v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Aboab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04065.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800267k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S60N2QTS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2007.1010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dragacci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-565" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Krska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welzig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030601101110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02958.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656629v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2005.01.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5KV4MS0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034505v" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-01BP96VL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Enanga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mezui Me Ndong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1300182" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Malmary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genissel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697150v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chauviere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Labat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1300440" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(97)00262-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bars" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bars" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711594v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibaudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aboab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boinot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Compan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761132v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759433v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761131v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Barnouin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764488v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763046v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Michalet-Doreau, B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739080v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746831v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750613v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas Larsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752831v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Godejohann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764344v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827493v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet - Doreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828822v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838865v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet Doreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article824" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Bars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fremy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851063v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-boudra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6238-5669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158593669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82084-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadik Pantaya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11421" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian F. Nielsen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Redouane-Salah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arhab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Messai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4627-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.04.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suryahadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5829/idosi.gv.2014.13.02.84118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saivin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6707" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5665" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.094" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TZ72QMP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Marnissi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Belkhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Bennani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2012.05.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Yiannikouris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Houin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440041003801174" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360818v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Aboab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04065.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665476v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800267k" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S60N2QTS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2007.1010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dragacci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2006-565" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Krska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welzig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030601101110" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02958.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656629v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.06.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2005.01.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5KV4MS0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681337v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678505v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034505v" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-01BP96VL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Enanga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mezui Me Ndong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1300182" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delagrange" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Malmary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genissel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697150v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chauviere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Labat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouteille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1300440" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-4347(97)00262-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bars" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bars" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711594v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Samir Dou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Yanibada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibaudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752384v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aboab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757703v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Boinot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Compan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756505v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761132v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759051v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759433v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761405v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761131v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Barnouin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764488v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763046v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764047v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Michalet-Doreau, B" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774773v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739080v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743551v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173819v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746831v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750613v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas Larsen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752831v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Godejohann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756174v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764344v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827493v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet - Doreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828822v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838865v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet Doreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article824" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Bars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824426v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823453v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fremy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851063v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814215v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>