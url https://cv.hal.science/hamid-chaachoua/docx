--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamid Chaachoua </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en didactique des mathématiques Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamid-chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6850-9052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088674800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’INSPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIG (Laboratoire d’Informatique de Grenoble)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe MeTAH (Modèles et Technologies pour l’Apprentissage Humain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11, rue des mathématiques - BP 46 - 38402 Grenoble Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04 76 57 47 02 - Fax : 04 76 57 50 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid.Chaachoua@imag.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page web : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hamid-chaachoua.blogspot.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes et qualifiacation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : Master 1 en Mathématiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : CAPES externe de mathématiques à titre étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : Master 2 (DEA) en Didactique des Disciplines Scientifiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : Doctorat en didactique des disciplines scientifiques. Spécialité : Didactique des mathématiques : « Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Étude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes ». Université Joseph Fourier de Grenobl. Mars 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention : Très honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette Laborde (Directrice de Thèse), Nicolas Balacheff (Président),Gilbert Arsac (Rapporteur). Yves Chevallard (Rapporteur), Madeleine Eberhard (Examinatrice), Bernard Parzysz (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Qualification du CNU aux fonctions de Maître de Conférences dans les section 26 et 70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches : « La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves ». Université Joseph Fourier, Grenoble, 29 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette LABORDE (Présidente), Marianna BOSCH (Rapporteur), Yves CHEVALLARD (Rapporteur), Carl WINSLOW (Rapporteur), Maggy SCHNEIDER (Examinatrice) Pierre TCHOUNIKINE (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification du CNU aux fonctions de Professeur des Universités, en section 26.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de pédagogiques est présentée en annexe 1.Depuis mon recrutement comme Maître de Conférences en 1998 à l’INSPE (ex. IUFM) de Grenoble, mes enseignements s’adressent principalement aux étudiants du master enseignement (du premier et du second degré) et du master recherche en didactique des sciences.Ils sont centrés sur :(1)	La préparation aux épreuves du concours de recrutement des enseignants du premier degré (CRPE) et du second degré (CAPES de Maths).(2)	La didactique des mathématiques en formation initiale et continue des enseignants.(3)	La didactique des mathématiques en formation doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 :	Professeur des Universités à l’INSPE de Grenoble1998 - 2016 :	Maître de Conférences en Didactique des Mathématiques à l’INSPE de Grenoble.1997 - 1998 :  	ATER à l'Institut Universitaire de Formation des Maitres de Grenoble.1996 - 1997 :	Vacataire à l'Université Pierre Mendès-France, DEUG de Psychologie.1993 - 1994 :	ATER à l'Institut Universitaire de Formation des Maîtres de Grenoble.1992 - 1997 :	Formateur à l'Institut Universitaire de Formation des Maîtres à Grenoble.1990 - 1992 :	Professeur de mathématiques dans des collèges et lycées de l'académie de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant collaborateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2022	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Bahia, Brésil2013 - 2019	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Ho Chi Minh, Vietnam2002 - 2010	Enseignant dans les cours de master en didactique des mathématiques à l’Université de Tunis, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2020 : Responsable Master MEEF-PE à l’INSPE de Grenoble (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-responsable du master IC2A, spécialité didactique des sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Responsable de la préparation au concours du CAPES de Mathématiques à l’IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Responsable du département de mathématiques de l'IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2002 :  	Responsable de la préparation au concours du CAPES externe des mathématiques à l’IUFM de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Responsabilités, encadrements, valorisation et coopération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de recherche est présenté en annexe 2.Les recherches que j’ai menées depuis 1992 se situent dans le champ de la didactique des mathématiques et celui des Environnements Informatiques d’Apprentissage Humain (EIAH). Après mes premières recherches sur la géométrie dans l’espace et sur l’intégration des nouvelles technologies dans l’enseignement des mathématiques, j’ai orienté ma recherche sur la thématique de la modélisation didactique et informatique des connaissances des élèves dans différents domaines mathématiques. Depuis mon HDR, mes recherches sont autour du développement d’un cadre de référence T4TEL de formalisation des concepts didactiques pour la conception des EIAH.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 11 thèses dont 4 en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 2 ingénieurs (informatique et didactique des mathématiques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 18 masters recherche (M2R) de didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 : 	Responsable de l’équipe de recherche MeTAH (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://metah.imag.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de l’UMR CNRS LIG.2013 - 2021	Responsable d’une coopération entre l’Université Grenoble Alpes (UGA) et l’Université Pédagogique d’Ho Chi Minh (UPHCM) au Vietnam.2000 - 2006 :  Responsable de l'équipe de recherche Did@TIC du laboratoire Leibniz.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération internationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Responsable d’une coopération entre l’Université Grenoble Alpes et l’Université de Pédagogie de Ho Chi Minh Ville (Viêt-Nam).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2008 : Responsable d’un projet de coopération entre l’Université Grenoble Alpes et l’Université Fédérale du Pernambourc de Récife et l’Université Fédérale de Mato Grosso do Sul de Campo Grande (Brésil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2008 : Membre du comité de lecture de la revue internationale Educational Studies in Mathematics, ESM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1999 : Membre du comité de rédaction de la revue scientifique sur l'enseignement des mathématiques &amp;quot;Petit x&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Membre du comité de lecture de la revue brésilienne Série-Estudos-Periodico do Mestrado em Educação da UCDB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Membre du comité de lecture du colloque ITEM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises ponctuelles pour des revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RDM : Revue en Didactique des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rdm.penseesauvage.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IN COGNITO : Cahiers Romans de sciences cognitives (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.in-cognito.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de description didactique d’exercices de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Raison d’être des Propriétés D’opération D’addition à L’école Primaire : un Sujet Curriculaire Encore Controversé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJEEM : International Journal for Studies in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17921/2176-5634.2021v14n4p394-403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cheminement possible pour accéder au modèle praxéologique dominant d’une institution d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.251-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Influences of a Hybrid Learning Environment in the Solution of Vector Tasks according to the Anthropological Theory of the Didactic (ATD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.669-700. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54870/1551-3440.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique T4TEL: A frame of reference for the formalization and extension of the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p103-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apporte la notion de portée d’une technique à l’étude de la dynamique praxéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p234-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinaçao automatica de concepçoes de alunos em algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie-Estudos, ISSN 1414-5138, Campo Grande, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Analysis as a Complementary Research Tool for Understanding the Functioning of Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.243-254, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Mapping of Personal Practice Paths in the ATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo-Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.103-115, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'algorithmique et la programmation pour la construction du sens de la division euclidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL un cadre de référence didactique pour la conception des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. https://ardm.eu/wp-content/uploads/2018/10/Préactes-ARDM-fevrier2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du milieu via la dialectique médias-milieux : une étude de cas dans le contexte du dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congrès international sur la théorie anthropologique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transposition of counting situations in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching, ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.314-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux dispositifs de manipulation tangible et virtuelle pour l’apprentissage de la numération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ième Colloque de la COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie anthropologique du didactique : paradigme, avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Latino-Americano Da Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des nouvelles technologies dans l’enseignement des mathématiques : un enjeu de la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio Internacional Sobre Ensimo E Didactica Das Ciencias « Contibuiçoes e perspectivas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Salvador e Feira de Santana, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle pour analyser et comprendre les décisions didactiques des enseignants dans leurs pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Colloque International Franco-Vietnamien en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HUE, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18° Ecole de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle praxéologique de référence dans un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 4e congrès international sur la théorie anthropologique du didactique (TAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Colloque International Franco-Vietnamien en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université Pédagogique de Ho Chi Minh Ville (UPHCM), Jan 2013, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropological Approach to Analyse a Chemical Knowledge during Experimental Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2011 - Conference of the European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un scénario pédagogique avec le logiciel Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone, Dakar, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dakar, Senegal. (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between design and usage of educational software: the case of Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of proof in a computer-based environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI'19 : 19th International Conference on Mathematics Instruction, Taipei, Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Aplusix software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Mathematics Education, Monterrey (Mexico)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterrey, Mexico. (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des manuels dans l'approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (16 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de manuels dans une perspective ecologique : le cas de la résolution des équations du second degré dans l'enseignement secondaire au VietNam et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai Quoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Thi Hoai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic calculation of students' conceptions in elementary algebra from Aplusix log files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, Jhongli, Taiwan. LNCS 4065, Springer-Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference in Technology in Mathematics Teaching, Bristol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des conceptions des élèves à la prise de décisions didactiques par l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TICE dans l'enseignement : Quelles compétences pour un enseignant des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La pensée sauvage, 1 - 2, 2021, 978 2 859 193485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances of the anthropological theory of the didactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 (4), pp.005-008, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p005-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Dominant Praxeological Models with a Reference Praxeological Model: A Case Study on Quadratic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-238, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat sur le thème de l’enseignement de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coppé, S., Roditi, E. et al. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.117-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and functionalities in the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Castela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosch; Chevallard; Javier Garcia; Monaghan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with the anthropological theory of the didactic: A comprehensive casebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9780367187705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A noção de variável no modelo praxeológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saddoo Ag Almouloud, Luiz Marcio Santos Farias, Afonso Henriques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A teoria antropológica do didático: princípios e fundamentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORA CRV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2018, 978-85-444-2229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Butlen et al. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée sauvage éditions, pp.21-39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of techniques: a fundamental concept for curriculum analysis. Seminar of Institut for Naturfagenes Didaktik. University of Copenhagen. Danemark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE ROLE DE L'ANALYSE DES MANUELS DANS LA THEORIE ANTHROPOLOGIQUE DU DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des théorèmes-en-acte des élèves en algèbre. Le cas des équations et inéquations de degré 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Etude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Joseph Fourier - Grenoble 1, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02047251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamid Chaachoua </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en didactique des mathématiques Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamid-chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6850-9052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088674800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’INSPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIG (Laboratoire d’Informatique de Grenoble)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe MeTAH (Modèles et Technologies pour l’Apprentissage Humain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11, rue des mathématiques - BP 46 - 38402 Grenoble Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04 76 57 47 02 - Fax : 04 76 57 50 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid.Chaachoua@imag.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page web : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hamid-chaachoua.blogspot.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes et qualifiacation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : Master 1 en Mathématiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : CAPES externe de mathématiques à titre étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : Master 2 (DEA) en Didactique des Disciplines Scientifiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : Doctorat en didactique des disciplines scientifiques. Spécialité : Didactique des mathématiques : « Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Étude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes ». Université Joseph Fourier de Grenobl. Mars 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention : Très honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette Laborde (Directrice de Thèse), Nicolas Balacheff (Président),Gilbert Arsac (Rapporteur). Yves Chevallard (Rapporteur), Madeleine Eberhard (Examinatrice), Bernard Parzysz (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Qualification du CNU aux fonctions de Maître de Conférences dans les section 26 et 70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches : « La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves ». Université Joseph Fourier, Grenoble, 29 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette LABORDE (Présidente), Marianna BOSCH (Rapporteur), Yves CHEVALLARD (Rapporteur), Carl WINSLOW (Rapporteur), Maggy SCHNEIDER (Examinatrice) Pierre TCHOUNIKINE (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification du CNU aux fonctions de Professeur des Universités, en section 26.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de pédagogiques est présentée en annexe 1.Depuis mon recrutement comme Maître de Conférences en 1998 à l’INSPE (ex. IUFM) de Grenoble, mes enseignements s’adressent principalement aux étudiants du master enseignement (du premier et du second degré) et du master recherche en didactique des sciences.Ils sont centrés sur :(1)	La préparation aux épreuves du concours de recrutement des enseignants du premier degré (CRPE) et du second degré (CAPES de Maths).(2)	La didactique des mathématiques en formation initiale et continue des enseignants.(3)	La didactique des mathématiques en formation doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 :	Professeur des Universités à l’INSPE de Grenoble1998 - 2016 :	Maître de Conférences en Didactique des Mathématiques à l’INSPE de Grenoble.1997 - 1998 :  	ATER à l'Institut Universitaire de Formation des Maitres de Grenoble.1996 - 1997 :	Vacataire à l'Université Pierre Mendès-France, DEUG de Psychologie.1993 - 1994 :	ATER à l'Institut Universitaire de Formation des Maîtres de Grenoble.1992 - 1997 :	Formateur à l'Institut Universitaire de Formation des Maîtres à Grenoble.1990 - 1992 :	Professeur de mathématiques dans des collèges et lycées de l'académie de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant collaborateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2022	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Bahia, Brésil2013 - 2019	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Ho Chi Minh, Vietnam2002 - 2010	Enseignant dans les cours de master en didactique des mathématiques à l’Université de Tunis, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2020 : Responsable Master MEEF-PE à l’INSPE de Grenoble (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-responsable du master IC2A, spécialité didactique des sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Responsable de la préparation au concours du CAPES de Mathématiques à l’IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Responsable du département de mathématiques de l'IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2002 :  	Responsable de la préparation au concours du CAPES externe des mathématiques à l’IUFM de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Responsabilités, encadrements, valorisation et coopération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de recherche est présenté en annexe 2.Les recherches que j’ai menées depuis 1992 se situent dans le champ de la didactique des mathématiques et celui des Environnements Informatiques d’Apprentissage Humain (EIAH). Après mes premières recherches sur la géométrie dans l’espace et sur l’intégration des nouvelles technologies dans l’enseignement des mathématiques, j’ai orienté ma recherche sur la thématique de la modélisation didactique et informatique des connaissances des élèves dans différents domaines mathématiques. Depuis mon HDR, mes recherches sont autour du développement d’un cadre de référence T4TEL de formalisation des concepts didactiques pour la conception des EIAH.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 11 thèses dont 4 en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 2 ingénieurs (informatique et didactique des mathématiques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 18 masters recherche (M2R) de didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 : 	Responsable de l’équipe de recherche MeTAH (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://metah.imag.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de l’UMR CNRS LIG.2013 - 2021	Responsable d’une coopération entre l’Université Grenoble Alpes (UGA) et l’Université Pédagogique d’Ho Chi Minh (UPHCM) au Vietnam.2000 - 2006 :  Responsable de l'équipe de recherche Did@TIC du laboratoire Leibniz.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération internationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Responsable d’une coopération entre l’Université Grenoble Alpes et l’Université de Pédagogie de Ho Chi Minh Ville (Viêt-Nam).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2008 : Responsable d’un projet de coopération entre l’Université Grenoble Alpes et l’Université Fédérale du Pernambourc de Récife et l’Université Fédérale de Mato Grosso do Sul de Campo Grande (Brésil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2008 : Membre du comité de lecture de la revue internationale Educational Studies in Mathematics, ESM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1999 : Membre du comité de rédaction de la revue scientifique sur l'enseignement des mathématiques &amp;quot;Petit x&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Membre du comité de lecture de la revue brésilienne Série-Estudos-Periodico do Mestrado em Educação da UCDB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Membre du comité de lecture du colloque ITEM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises ponctuelles pour des revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RDM : Revue en Didactique des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rdm.penseesauvage.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IN COGNITO : Cahiers Romans de sciences cognitives (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.in-cognito.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de description didactique d’exercices de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Influences of a Hybrid Learning Environment in the Solution of Vector Tasks according to the Anthropological Theory of the Didactic (ATD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.669-700. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54870/1551-3440.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Raison d’être des Propriétés D’opération D’addition à L’école Primaire : un Sujet Curriculaire Encore Controversé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJEEM : International Journal for Studies in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17921/2176-5634.2021v14n4p394-403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cheminement possible pour accéder au modèle praxéologique dominant d’une institution d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.251-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apporte la notion de portée d’une technique à l’étude de la dynamique praxéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique T4TEL: A frame of reference for the formalization and extension of the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p103-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p234-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinaçao automatica de concepçoes de alunos em algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie-Estudos, ISSN 1414-5138, Campo Grande, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Analysis as a Complementary Research Tool for Understanding the Functioning of Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.243-254, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Mapping of Personal Practice Paths in the ATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo-Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.103-115, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'algorithmique et la programmation pour la construction du sens de la division euclidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL un cadre de référence didactique pour la conception des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. https://ardm.eu/wp-content/uploads/2018/10/Préactes-ARDM-fevrier2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congrès international sur la théorie anthropologique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du milieu via la dialectique médias-milieux : une étude de cas dans le contexte du dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux dispositifs de manipulation tangible et virtuelle pour l’apprentissage de la numération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ième Colloque de la COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transposition of counting situations in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching, ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.314-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie anthropologique du didactique : paradigme, avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Latino-Americano Da Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des nouvelles technologies dans l’enseignement des mathématiques : un enjeu de la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio Internacional Sobre Ensimo E Didactica Das Ciencias « Contibuiçoes e perspectivas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Salvador e Feira de Santana, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle pour analyser et comprendre les décisions didactiques des enseignants dans leurs pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Colloque International Franco-Vietnamien en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HUE, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18° Ecole de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle praxéologique de référence dans un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 4e congrès international sur la théorie anthropologique du didactique (TAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Colloque International Franco-Vietnamien en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université Pédagogique de Ho Chi Minh Ville (UPHCM), Jan 2013, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropological Approach to Analyse a Chemical Knowledge during Experimental Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2011 - Conference of the European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between design and usage of educational software: the case of Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un scénario pédagogique avec le logiciel Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone, Dakar, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dakar, Senegal. (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of proof in a computer-based environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI'19 : 19th International Conference on Mathematics Instruction, Taipei, Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Aplusix software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Mathematics Education, Monterrey (Mexico)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterrey, Mexico. (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des manuels dans l'approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (16 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de manuels dans une perspective ecologique : le cas de la résolution des équations du second degré dans l'enseignement secondaire au VietNam et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai Quoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Thi Hoai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic calculation of students' conceptions in elementary algebra from Aplusix log files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, Jhongli, Taiwan. LNCS 4065, Springer-Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference in Technology in Mathematics Teaching, Bristol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des conceptions des élèves à la prise de décisions didactiques par l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TICE dans l'enseignement : Quelles compétences pour un enseignant des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La pensée sauvage, 1 - 2, 2021, 978 2 859 193485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances of the anthropological theory of the didactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 (4), pp.005-008, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p005-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Dominant Praxeological Models with a Reference Praxeological Model: A Case Study on Quadratic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-238, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and functionalities in the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Castela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosch; Chevallard; Javier Garcia; Monaghan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with the anthropological theory of the didactic: A comprehensive casebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9780367187705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat sur le thème de l’enseignement de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coppé, S., Roditi, E. et al. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.117-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A noção de variável no modelo praxeológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saddoo Ag Almouloud, Luiz Marcio Santos Farias, Afonso Henriques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A teoria antropológica do didático: princípios e fundamentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORA CRV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2018, 978-85-444-2229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Butlen et al. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée sauvage éditions, pp.21-39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of techniques: a fundamental concept for curriculum analysis. Seminar of Institut for Naturfagenes Didaktik. University of Copenhagen. Danemark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE ROLE DE L'ANALYSE DES MANUELS DANS LA THEORIE ANTHROPOLOGIQUE DU DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des théorèmes-en-acte des élèves en algèbre. Le cas des équations et inéquations de degré 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Etude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Joseph Fourier - Grenoble 1, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02047251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A66CD09A"/>
+    <w:nsid w:val="B431C7F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-chaachoua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6850-9052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088674800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/francais/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.marzin@imag.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hamid-chaachoua.blogspot.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdm.penseesauvage.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in-cognito.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielly Kaspary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17921/2176-5634.2021v14n4p394-403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Santos Souza Goulart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz M&#225;rcio Santos Farias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54870/1551-3440.1540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p103-118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p234-247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Inamdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferraton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282325v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Quoc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Thi Hoai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p005-008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/33266-a-teoria-antropologica-do-didatico-brprincipios-e-fundamentos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-chaachoua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6850-9052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088674800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/francais/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.marzin@imag.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hamid-chaachoua.blogspot.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdm.penseesauvage.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in-cognito.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Santos Souza Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz M&#225;rcio Santos Farias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54870/1551-3440.1540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielly Kaspary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17921/2176-5634.2021v14n4p394-403" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p103-118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p234-247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Inamdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferraton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Quoc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Thi Hoai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962016v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p005-008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/33266-a-teoria-antropologica-do-didatico-brprincipios-e-fundamentos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>