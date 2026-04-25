--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamid Chaachoua </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en didactique des mathématiques Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamid-chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6850-9052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088674800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’INSPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIG (Laboratoire d’Informatique de Grenoble)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe MeTAH (Modèles et Technologies pour l’Apprentissage Humain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11, rue des mathématiques - BP 46 - 38402 Grenoble Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04 76 57 47 02 - Fax : 04 76 57 50 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid.Chaachoua@imag.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page web : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hamid-chaachoua.blogspot.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes et qualifiacation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : Master 1 en Mathématiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : CAPES externe de mathématiques à titre étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : Master 2 (DEA) en Didactique des Disciplines Scientifiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : Doctorat en didactique des disciplines scientifiques. Spécialité : Didactique des mathématiques : « Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Étude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes ». Université Joseph Fourier de Grenobl. Mars 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention : Très honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette Laborde (Directrice de Thèse), Nicolas Balacheff (Président),Gilbert Arsac (Rapporteur). Yves Chevallard (Rapporteur), Madeleine Eberhard (Examinatrice), Bernard Parzysz (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Qualification du CNU aux fonctions de Maître de Conférences dans les section 26 et 70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches : « La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves ». Université Joseph Fourier, Grenoble, 29 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette LABORDE (Présidente), Marianna BOSCH (Rapporteur), Yves CHEVALLARD (Rapporteur), Carl WINSLOW (Rapporteur), Maggy SCHNEIDER (Examinatrice) Pierre TCHOUNIKINE (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification du CNU aux fonctions de Professeur des Universités, en section 26.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de pédagogiques est présentée en annexe 1.Depuis mon recrutement comme Maître de Conférences en 1998 à l’INSPE (ex. IUFM) de Grenoble, mes enseignements s’adressent principalement aux étudiants du master enseignement (du premier et du second degré) et du master recherche en didactique des sciences.Ils sont centrés sur :(1)	La préparation aux épreuves du concours de recrutement des enseignants du premier degré (CRPE) et du second degré (CAPES de Maths).(2)	La didactique des mathématiques en formation initiale et continue des enseignants.(3)	La didactique des mathématiques en formation doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 :	Professeur des Universités à l’INSPE de Grenoble1998 - 2016 :	Maître de Conférences en Didactique des Mathématiques à l’INSPE de Grenoble.1997 - 1998 :  	ATER à l'Institut Universitaire de Formation des Maitres de Grenoble.1996 - 1997 :	Vacataire à l'Université Pierre Mendès-France, DEUG de Psychologie.1993 - 1994 :	ATER à l'Institut Universitaire de Formation des Maîtres de Grenoble.1992 - 1997 :	Formateur à l'Institut Universitaire de Formation des Maîtres à Grenoble.1990 - 1992 :	Professeur de mathématiques dans des collèges et lycées de l'académie de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant collaborateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2022	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Bahia, Brésil2013 - 2019	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Ho Chi Minh, Vietnam2002 - 2010	Enseignant dans les cours de master en didactique des mathématiques à l’Université de Tunis, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2020 : Responsable Master MEEF-PE à l’INSPE de Grenoble (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-responsable du master IC2A, spécialité didactique des sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Responsable de la préparation au concours du CAPES de Mathématiques à l’IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Responsable du département de mathématiques de l'IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2002 :  	Responsable de la préparation au concours du CAPES externe des mathématiques à l’IUFM de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Responsabilités, encadrements, valorisation et coopération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de recherche est présenté en annexe 2.Les recherches que j’ai menées depuis 1992 se situent dans le champ de la didactique des mathématiques et celui des Environnements Informatiques d’Apprentissage Humain (EIAH). Après mes premières recherches sur la géométrie dans l’espace et sur l’intégration des nouvelles technologies dans l’enseignement des mathématiques, j’ai orienté ma recherche sur la thématique de la modélisation didactique et informatique des connaissances des élèves dans différents domaines mathématiques. Depuis mon HDR, mes recherches sont autour du développement d’un cadre de référence T4TEL de formalisation des concepts didactiques pour la conception des EIAH.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 11 thèses dont 4 en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 2 ingénieurs (informatique et didactique des mathématiques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 18 masters recherche (M2R) de didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 : 	Responsable de l’équipe de recherche MeTAH (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://metah.imag.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de l’UMR CNRS LIG.2013 - 2021	Responsable d’une coopération entre l’Université Grenoble Alpes (UGA) et l’Université Pédagogique d’Ho Chi Minh (UPHCM) au Vietnam.2000 - 2006 :  Responsable de l'équipe de recherche Did@TIC du laboratoire Leibniz.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération internationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Responsable d’une coopération entre l’Université Grenoble Alpes et l’Université de Pédagogie de Ho Chi Minh Ville (Viêt-Nam).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2008 : Responsable d’un projet de coopération entre l’Université Grenoble Alpes et l’Université Fédérale du Pernambourc de Récife et l’Université Fédérale de Mato Grosso do Sul de Campo Grande (Brésil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2008 : Membre du comité de lecture de la revue internationale Educational Studies in Mathematics, ESM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1999 : Membre du comité de rédaction de la revue scientifique sur l'enseignement des mathématiques &amp;quot;Petit x&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Membre du comité de lecture de la revue brésilienne Série-Estudos-Periodico do Mestrado em Educação da UCDB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Membre du comité de lecture du colloque ITEM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises ponctuelles pour des revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RDM : Revue en Didactique des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rdm.penseesauvage.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IN COGNITO : Cahiers Romans de sciences cognitives (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.in-cognito.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de description didactique d’exercices de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Influences of a Hybrid Learning Environment in the Solution of Vector Tasks according to the Anthropological Theory of the Didactic (ATD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.669-700. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54870/1551-3440.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Raison d’être des Propriétés D’opération D’addition à L’école Primaire : un Sujet Curriculaire Encore Controversé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJEEM : International Journal for Studies in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17921/2176-5634.2021v14n4p394-403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cheminement possible pour accéder au modèle praxéologique dominant d’une institution d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.251-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apporte la notion de portée d’une technique à l’étude de la dynamique praxéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique T4TEL: A frame of reference for the formalization and extension of the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p103-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p234-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinaçao automatica de concepçoes de alunos em algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie-Estudos, ISSN 1414-5138, Campo Grande, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Analysis as a Complementary Research Tool for Understanding the Functioning of Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.243-254, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Mapping of Personal Practice Paths in the ATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo-Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.103-115, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'algorithmique et la programmation pour la construction du sens de la division euclidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL un cadre de référence didactique pour la conception des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. https://ardm.eu/wp-content/uploads/2018/10/Préactes-ARDM-fevrier2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congrès international sur la théorie anthropologique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du milieu via la dialectique médias-milieux : une étude de cas dans le contexte du dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux dispositifs de manipulation tangible et virtuelle pour l’apprentissage de la numération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ième Colloque de la COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transposition of counting situations in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching, ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.314-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie anthropologique du didactique : paradigme, avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Latino-Americano Da Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des nouvelles technologies dans l’enseignement des mathématiques : un enjeu de la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio Internacional Sobre Ensimo E Didactica Das Ciencias « Contibuiçoes e perspectivas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Salvador e Feira de Santana, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle pour analyser et comprendre les décisions didactiques des enseignants dans leurs pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Colloque International Franco-Vietnamien en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HUE, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18° Ecole de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle praxéologique de référence dans un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 4e congrès international sur la théorie anthropologique du didactique (TAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Colloque International Franco-Vietnamien en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université Pédagogique de Ho Chi Minh Ville (UPHCM), Jan 2013, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropological Approach to Analyse a Chemical Knowledge during Experimental Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2011 - Conference of the European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between design and usage of educational software: the case of Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un scénario pédagogique avec le logiciel Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone, Dakar, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dakar, Senegal. (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of proof in a computer-based environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI'19 : 19th International Conference on Mathematics Instruction, Taipei, Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Aplusix software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Mathematics Education, Monterrey (Mexico)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterrey, Mexico. (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des manuels dans l'approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (16 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de manuels dans une perspective ecologique : le cas de la résolution des équations du second degré dans l'enseignement secondaire au VietNam et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai Quoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Thi Hoai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic calculation of students' conceptions in elementary algebra from Aplusix log files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, Jhongli, Taiwan. LNCS 4065, Springer-Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference in Technology in Mathematics Teaching, Bristol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des conceptions des élèves à la prise de décisions didactiques par l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TICE dans l'enseignement : Quelles compétences pour un enseignant des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La pensée sauvage, 1 - 2, 2021, 978 2 859 193485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances of the anthropological theory of the didactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 (4), pp.005-008, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p005-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Dominant Praxeological Models with a Reference Praxeological Model: A Case Study on Quadratic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-238, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and functionalities in the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Castela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosch; Chevallard; Javier Garcia; Monaghan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with the anthropological theory of the didactic: A comprehensive casebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9780367187705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat sur le thème de l’enseignement de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coppé, S., Roditi, E. et al. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.117-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A noção de variável no modelo praxeológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saddoo Ag Almouloud, Luiz Marcio Santos Farias, Afonso Henriques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A teoria antropológica do didático: princípios e fundamentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORA CRV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2018, 978-85-444-2229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Butlen et al. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée sauvage éditions, pp.21-39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of techniques: a fundamental concept for curriculum analysis. Seminar of Institut for Naturfagenes Didaktik. University of Copenhagen. Danemark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE ROLE DE L'ANALYSE DES MANUELS DANS LA THEORIE ANTHROPOLOGIQUE DU DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des théorèmes-en-acte des élèves en algèbre. Le cas des équations et inéquations de degré 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Etude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Joseph Fourier - Grenoble 1, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02047251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamid Chaachoua </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en didactique des mathématiques Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamid-chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6850-9052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088674800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’INSPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIG (Laboratoire d’Informatique de Grenoble)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe MeTAH (Modèles et Technologies pour l’Apprentissage Humain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11, rue des mathématiques - BP 46 - 38402 Grenoble Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04 76 57 47 02 - Fax : 04 76 57 50 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid.Chaachoua@imag.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page web : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hamid-chaachoua.blogspot.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes et qualifiacation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : Master 1 en Mathématiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : CAPES externe de mathématiques à titre étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : Master 2 (DEA) en Didactique des Disciplines Scientifiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : Doctorat en didactique des disciplines scientifiques. Spécialité : Didactique des mathématiques : « Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Étude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes ». Université Joseph Fourier de Grenobl. Mars 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention : Très honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette Laborde (Directrice de Thèse), Nicolas Balacheff (Président),Gilbert Arsac (Rapporteur). Yves Chevallard (Rapporteur), Madeleine Eberhard (Examinatrice), Bernard Parzysz (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Qualification du CNU aux fonctions de Maître de Conférences dans les section 26 et 70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches : « La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves ». Université Joseph Fourier, Grenoble, 29 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette LABORDE (Présidente), Marianna BOSCH (Rapporteur), Yves CHEVALLARD (Rapporteur), Carl WINSLOW (Rapporteur), Maggy SCHNEIDER (Examinatrice) Pierre TCHOUNIKINE (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification du CNU aux fonctions de Professeur des Universités, en section 26.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de pédagogiques est présentée en annexe 1.Depuis mon recrutement comme Maître de Conférences en 1998 à l’INSPE (ex. IUFM) de Grenoble, mes enseignements s’adressent principalement aux étudiants du master enseignement (du premier et du second degré) et du master recherche en didactique des sciences.Ils sont centrés sur :(1)	La préparation aux épreuves du concours de recrutement des enseignants du premier degré (CRPE) et du second degré (CAPES de Maths).(2)	La didactique des mathématiques en formation initiale et continue des enseignants.(3)	La didactique des mathématiques en formation doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 :	Professeur des Universités à l’INSPE de Grenoble1998 - 2016 :	Maître de Conférences en Didactique des Mathématiques à l’INSPE de Grenoble.1997 - 1998 :  	ATER à l'Institut Universitaire de Formation des Maitres de Grenoble.1996 - 1997 :	Vacataire à l'Université Pierre Mendès-France, DEUG de Psychologie.1993 - 1994 :	ATER à l'Institut Universitaire de Formation des Maîtres de Grenoble.1992 - 1997 :	Formateur à l'Institut Universitaire de Formation des Maîtres à Grenoble.1990 - 1992 :	Professeur de mathématiques dans des collèges et lycées de l'académie de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant collaborateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2022	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Bahia, Brésil2013 - 2019	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Ho Chi Minh, Vietnam2002 - 2010	Enseignant dans les cours de master en didactique des mathématiques à l’Université de Tunis, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2020 : Responsable Master MEEF-PE à l’INSPE de Grenoble (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-responsable du master IC2A, spécialité didactique des sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Responsable de la préparation au concours du CAPES de Mathématiques à l’IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Responsable du département de mathématiques de l'IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2002 :  	Responsable de la préparation au concours du CAPES externe des mathématiques à l’IUFM de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Responsabilités, encadrements, valorisation et coopération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de recherche est présenté en annexe 2.Les recherches que j’ai menées depuis 1992 se situent dans le champ de la didactique des mathématiques et celui des Environnements Informatiques d’Apprentissage Humain (EIAH). Après mes premières recherches sur la géométrie dans l’espace et sur l’intégration des nouvelles technologies dans l’enseignement des mathématiques, j’ai orienté ma recherche sur la thématique de la modélisation didactique et informatique des connaissances des élèves dans différents domaines mathématiques. Depuis mon HDR, mes recherches sont autour du développement d’un cadre de référence T4TEL de formalisation des concepts didactiques pour la conception des EIAH.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 11 thèses dont 4 en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 2 ingénieurs (informatique et didactique des mathématiques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 18 masters recherche (M2R) de didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 : 	Responsable de l’équipe de recherche MeTAH (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://metah.imag.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de l’UMR CNRS LIG.2013 - 2021	Responsable d’une coopération entre l’Université Grenoble Alpes (UGA) et l’Université Pédagogique d’Ho Chi Minh (UPHCM) au Vietnam.2000 - 2006 :  Responsable de l'équipe de recherche Did@TIC du laboratoire Leibniz.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération internationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Responsable d’une coopération entre l’Université Grenoble Alpes et l’Université de Pédagogie de Ho Chi Minh Ville (Viêt-Nam).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2008 : Responsable d’un projet de coopération entre l’Université Grenoble Alpes et l’Université Fédérale du Pernambourc de Récife et l’Université Fédérale de Mato Grosso do Sul de Campo Grande (Brésil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2008 : Membre du comité de lecture de la revue internationale Educational Studies in Mathematics, ESM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1999 : Membre du comité de rédaction de la revue scientifique sur l'enseignement des mathématiques &amp;quot;Petit x&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Membre du comité de lecture de la revue brésilienne Série-Estudos-Periodico do Mestrado em Educação da UCDB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Membre du comité de lecture du colloque ITEM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises ponctuelles pour des revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RDM : Revue en Didactique des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rdm.penseesauvage.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IN COGNITO : Cahiers Romans de sciences cognitives (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.in-cognito.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de description didactique d’exercices de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Raison d’être des Propriétés D’opération D’addition à L’école Primaire : un Sujet Curriculaire Encore Controversé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJEEM : International Journal for Studies in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17921/2176-5634.2021v14n4p394-403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cheminement possible pour accéder au modèle praxéologique dominant d’une institution d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.251-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Influences of a Hybrid Learning Environment in the Solution of Vector Tasks according to the Anthropological Theory of the Didactic (ATD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.669-700. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54870/1551-3440.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique T4TEL: A frame of reference for the formalization and extension of the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p103-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apporte la notion de portée d’une technique à l’étude de la dynamique praxéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p234-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinaçao automatica de concepçoes de alunos em algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie-Estudos, ISSN 1414-5138, Campo Grande, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Analysis as a Complementary Research Tool for Understanding the Functioning of Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.243-254, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Mapping of Personal Practice Paths in the ATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo-Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.103-115, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'algorithmique et la programmation pour la construction du sens de la division euclidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL un cadre de référence didactique pour la conception des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. https://ardm.eu/wp-content/uploads/2018/10/Préactes-ARDM-fevrier2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du milieu via la dialectique médias-milieux : une étude de cas dans le contexte du dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congrès international sur la théorie anthropologique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transposition of counting situations in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching, ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.314-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux dispositifs de manipulation tangible et virtuelle pour l’apprentissage de la numération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ième Colloque de la COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie anthropologique du didactique : paradigme, avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Latino-Americano Da Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des nouvelles technologies dans l’enseignement des mathématiques : un enjeu de la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio Internacional Sobre Ensimo E Didactica Das Ciencias « Contibuiçoes e perspectivas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Salvador e Feira de Santana, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle pour analyser et comprendre les décisions didactiques des enseignants dans leurs pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Colloque International Franco-Vietnamien en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HUE, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18° Ecole de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle praxéologique de référence dans un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 4e congrès international sur la théorie anthropologique du didactique (TAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Colloque International Franco-Vietnamien en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université Pédagogique de Ho Chi Minh Ville (UPHCM), Jan 2013, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropological Approach to Analyse a Chemical Knowledge during Experimental Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2011 - Conference of the European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un scénario pédagogique avec le logiciel Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone, Dakar, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dakar, Senegal. (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between design and usage of educational software: the case of Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of proof in a computer-based environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI'19 : 19th International Conference on Mathematics Instruction, Taipei, Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Aplusix software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Mathematics Education, Monterrey (Mexico)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterrey, Mexico. (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des manuels dans l'approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (16 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de manuels dans une perspective ecologique : le cas de la résolution des équations du second degré dans l'enseignement secondaire au VietNam et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai Quoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Thi Hoai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic calculation of students' conceptions in elementary algebra from Aplusix log files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, Jhongli, Taiwan. LNCS 4065, Springer-Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference in Technology in Mathematics Teaching, Bristol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des conceptions des élèves à la prise de décisions didactiques par l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TICE dans l'enseignement : Quelles compétences pour un enseignant des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La pensée sauvage, 1 - 2, 2021, 978 2 859 193485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances of the anthropological theory of the didactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 (4), pp.005-008, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p005-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Dominant Praxeological Models with a Reference Praxeological Model: A Case Study on Quadratic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-238, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat sur le thème de l’enseignement de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coppé, S., Roditi, E. et al. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.117-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and functionalities in the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Castela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosch; Chevallard; Javier Garcia; Monaghan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with the anthropological theory of the didactic: A comprehensive casebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9780367187705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A noção de variável no modelo praxeológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saddoo Ag Almouloud, Luiz Marcio Santos Farias, Afonso Henriques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A teoria antropológica do didático: princípios e fundamentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORA CRV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2018, 978-85-444-2229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Butlen et al. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée sauvage éditions, pp.21-39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of techniques: a fundamental concept for curriculum analysis. Seminar of Institut for Naturfagenes Didaktik. University of Copenhagen. Danemark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE ROLE DE L'ANALYSE DES MANUELS DANS LA THEORIE ANTHROPOLOGIQUE DU DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des théorèmes-en-acte des élèves en algèbre. Le cas des équations et inéquations de degré 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Etude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Joseph Fourier - Grenoble 1, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02047251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B431C7F2"/>
+    <w:nsid w:val="7DFDBE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-chaachoua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6850-9052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088674800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/francais/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.marzin@imag.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hamid-chaachoua.blogspot.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdm.penseesauvage.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in-cognito.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Santos Souza Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz M&#225;rcio Santos Farias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54870/1551-3440.1540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielly Kaspary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17921/2176-5634.2021v14n4p394-403" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p103-118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p234-247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Inamdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferraton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Quoc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Thi Hoai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962016v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p005-008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/33266-a-teoria-antropologica-do-didatico-brprincipios-e-fundamentos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-chaachoua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6850-9052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088674800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/francais/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.marzin@imag.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hamid-chaachoua.blogspot.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdm.penseesauvage.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in-cognito.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielly Kaspary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17921/2176-5634.2021v14n4p394-403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Santos Souza Goulart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz M&#225;rcio Santos Farias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54870/1551-3440.1540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p103-118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p234-247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Inamdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferraton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282325v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Quoc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Thi Hoai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p005-008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/33266-a-teoria-antropologica-do-didatico-brprincipios-e-fundamentos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>