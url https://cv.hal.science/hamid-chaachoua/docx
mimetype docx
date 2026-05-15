--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamid Chaachoua </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en didactique des mathématiques Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamid-chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6850-9052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088674800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’INSPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIG (Laboratoire d’Informatique de Grenoble)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe MeTAH (Modèles et Technologies pour l’Apprentissage Humain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11, rue des mathématiques - BP 46 - 38402 Grenoble Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04 76 57 47 02 - Fax : 04 76 57 50 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid.Chaachoua@imag.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page web : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hamid-chaachoua.blogspot.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes et qualifiacation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : Master 1 en Mathématiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : CAPES externe de mathématiques à titre étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : Master 2 (DEA) en Didactique des Disciplines Scientifiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : Doctorat en didactique des disciplines scientifiques. Spécialité : Didactique des mathématiques : « Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Étude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes ». Université Joseph Fourier de Grenobl. Mars 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention : Très honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette Laborde (Directrice de Thèse), Nicolas Balacheff (Président),Gilbert Arsac (Rapporteur). Yves Chevallard (Rapporteur), Madeleine Eberhard (Examinatrice), Bernard Parzysz (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Qualification du CNU aux fonctions de Maître de Conférences dans les section 26 et 70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches : « La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves ». Université Joseph Fourier, Grenoble, 29 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette LABORDE (Présidente), Marianna BOSCH (Rapporteur), Yves CHEVALLARD (Rapporteur), Carl WINSLOW (Rapporteur), Maggy SCHNEIDER (Examinatrice) Pierre TCHOUNIKINE (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification du CNU aux fonctions de Professeur des Universités, en section 26.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de pédagogiques est présentée en annexe 1.Depuis mon recrutement comme Maître de Conférences en 1998 à l’INSPE (ex. IUFM) de Grenoble, mes enseignements s’adressent principalement aux étudiants du master enseignement (du premier et du second degré) et du master recherche en didactique des sciences.Ils sont centrés sur :(1)	La préparation aux épreuves du concours de recrutement des enseignants du premier degré (CRPE) et du second degré (CAPES de Maths).(2)	La didactique des mathématiques en formation initiale et continue des enseignants.(3)	La didactique des mathématiques en formation doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 :	Professeur des Universités à l’INSPE de Grenoble1998 - 2016 :	Maître de Conférences en Didactique des Mathématiques à l’INSPE de Grenoble.1997 - 1998 :  	ATER à l'Institut Universitaire de Formation des Maitres de Grenoble.1996 - 1997 :	Vacataire à l'Université Pierre Mendès-France, DEUG de Psychologie.1993 - 1994 :	ATER à l'Institut Universitaire de Formation des Maîtres de Grenoble.1992 - 1997 :	Formateur à l'Institut Universitaire de Formation des Maîtres à Grenoble.1990 - 1992 :	Professeur de mathématiques dans des collèges et lycées de l'académie de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant collaborateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2022	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Bahia, Brésil2013 - 2019	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Ho Chi Minh, Vietnam2002 - 2010	Enseignant dans les cours de master en didactique des mathématiques à l’Université de Tunis, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2020 : Responsable Master MEEF-PE à l’INSPE de Grenoble (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-responsable du master IC2A, spécialité didactique des sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Responsable de la préparation au concours du CAPES de Mathématiques à l’IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Responsable du département de mathématiques de l'IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2002 :  	Responsable de la préparation au concours du CAPES externe des mathématiques à l’IUFM de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Responsabilités, encadrements, valorisation et coopération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de recherche est présenté en annexe 2.Les recherches que j’ai menées depuis 1992 se situent dans le champ de la didactique des mathématiques et celui des Environnements Informatiques d’Apprentissage Humain (EIAH). Après mes premières recherches sur la géométrie dans l’espace et sur l’intégration des nouvelles technologies dans l’enseignement des mathématiques, j’ai orienté ma recherche sur la thématique de la modélisation didactique et informatique des connaissances des élèves dans différents domaines mathématiques. Depuis mon HDR, mes recherches sont autour du développement d’un cadre de référence T4TEL de formalisation des concepts didactiques pour la conception des EIAH.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 11 thèses dont 4 en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 2 ingénieurs (informatique et didactique des mathématiques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 18 masters recherche (M2R) de didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 : 	Responsable de l’équipe de recherche MeTAH (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://metah.imag.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de l’UMR CNRS LIG.2013 - 2021	Responsable d’une coopération entre l’Université Grenoble Alpes (UGA) et l’Université Pédagogique d’Ho Chi Minh (UPHCM) au Vietnam.2000 - 2006 :  Responsable de l'équipe de recherche Did@TIC du laboratoire Leibniz.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération internationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Responsable d’une coopération entre l’Université Grenoble Alpes et l’Université de Pédagogie de Ho Chi Minh Ville (Viêt-Nam).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2008 : Responsable d’un projet de coopération entre l’Université Grenoble Alpes et l’Université Fédérale du Pernambourc de Récife et l’Université Fédérale de Mato Grosso do Sul de Campo Grande (Brésil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2008 : Membre du comité de lecture de la revue internationale Educational Studies in Mathematics, ESM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1999 : Membre du comité de rédaction de la revue scientifique sur l'enseignement des mathématiques &amp;quot;Petit x&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Membre du comité de lecture de la revue brésilienne Série-Estudos-Periodico do Mestrado em Educação da UCDB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Membre du comité de lecture du colloque ITEM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises ponctuelles pour des revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RDM : Revue en Didactique des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rdm.penseesauvage.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IN COGNITO : Cahiers Romans de sciences cognitives (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.in-cognito.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de description didactique d’exercices de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Raison d’être des Propriétés D’opération D’addition à L’école Primaire : un Sujet Curriculaire Encore Controversé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJEEM : International Journal for Studies in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17921/2176-5634.2021v14n4p394-403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cheminement possible pour accéder au modèle praxéologique dominant d’une institution d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.251-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Influences of a Hybrid Learning Environment in the Solution of Vector Tasks according to the Anthropological Theory of the Didactic (ATD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.669-700. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54870/1551-3440.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique T4TEL: A frame of reference for the formalization and extension of the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p103-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apporte la notion de portée d’une technique à l’étude de la dynamique praxéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p234-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinaçao automatica de concepçoes de alunos em algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie-Estudos, ISSN 1414-5138, Campo Grande, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Analysis as a Complementary Research Tool for Understanding the Functioning of Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.243-254, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Mapping of Personal Practice Paths in the ATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo-Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.103-115, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'algorithmique et la programmation pour la construction du sens de la division euclidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL un cadre de référence didactique pour la conception des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. https://ardm.eu/wp-content/uploads/2018/10/Préactes-ARDM-fevrier2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du milieu via la dialectique médias-milieux : une étude de cas dans le contexte du dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congrès international sur la théorie anthropologique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transposition of counting situations in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching, ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.314-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux dispositifs de manipulation tangible et virtuelle pour l’apprentissage de la numération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ième Colloque de la COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie anthropologique du didactique : paradigme, avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Latino-Americano Da Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des nouvelles technologies dans l’enseignement des mathématiques : un enjeu de la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio Internacional Sobre Ensimo E Didactica Das Ciencias « Contibuiçoes e perspectivas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Salvador e Feira de Santana, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle pour analyser et comprendre les décisions didactiques des enseignants dans leurs pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Colloque International Franco-Vietnamien en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HUE, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18° Ecole de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle praxéologique de référence dans un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 4e congrès international sur la théorie anthropologique du didactique (TAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Colloque International Franco-Vietnamien en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université Pédagogique de Ho Chi Minh Ville (UPHCM), Jan 2013, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropological Approach to Analyse a Chemical Knowledge during Experimental Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2011 - Conference of the European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un scénario pédagogique avec le logiciel Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone, Dakar, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dakar, Senegal. (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between design and usage of educational software: the case of Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of proof in a computer-based environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI'19 : 19th International Conference on Mathematics Instruction, Taipei, Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Aplusix software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Mathematics Education, Monterrey (Mexico)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterrey, Mexico. (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des manuels dans l'approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (16 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de manuels dans une perspective ecologique : le cas de la résolution des équations du second degré dans l'enseignement secondaire au VietNam et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai Quoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Thi Hoai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic calculation of students' conceptions in elementary algebra from Aplusix log files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, Jhongli, Taiwan. LNCS 4065, Springer-Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference in Technology in Mathematics Teaching, Bristol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des conceptions des élèves à la prise de décisions didactiques par l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TICE dans l'enseignement : Quelles compétences pour un enseignant des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La pensée sauvage, 1 - 2, 2021, 978 2 859 193485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances of the anthropological theory of the didactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 (4), pp.005-008, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p005-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Dominant Praxeological Models with a Reference Praxeological Model: A Case Study on Quadratic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-238, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat sur le thème de l’enseignement de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coppé, S., Roditi, E. et al. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.117-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and functionalities in the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Castela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosch; Chevallard; Javier Garcia; Monaghan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with the anthropological theory of the didactic: A comprehensive casebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9780367187705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A noção de variável no modelo praxeológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saddoo Ag Almouloud, Luiz Marcio Santos Farias, Afonso Henriques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A teoria antropológica do didático: princípios e fundamentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORA CRV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2018, 978-85-444-2229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Butlen et al. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée sauvage éditions, pp.21-39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of techniques: a fundamental concept for curriculum analysis. Seminar of Institut for Naturfagenes Didaktik. University of Copenhagen. Danemark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE ROLE DE L'ANALYSE DES MANUELS DANS LA THEORIE ANTHROPOLOGIQUE DU DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des théorèmes-en-acte des élèves en algèbre. Le cas des équations et inéquations de degré 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Etude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Joseph Fourier - Grenoble 1, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02047251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.12765957447px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamid Chaachoua </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en didactique des mathématiques Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamid-chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6850-9052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088674800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités à </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l’INSPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de l'INSPE de l'académie de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LIG (Laboratoire d’Informatique de Grenoble)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe MeTAH (Modèles et Technologies pour l’Apprentissage Humain)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11, rue des mathématiques - BP 46 - 38402 Grenoble Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 04 76 57 47 02 - Fax : 04 76 57 50 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid.Chaachoua@imag.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page web : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hamid-chaachoua.blogspot.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etudes et qualifiacation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : Master 1 en Mathématiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : CAPES externe de mathématiques à titre étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 : Master 2 (DEA) en Didactique des Disciplines Scientifiques, Université Joseph Fourier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : Doctorat en didactique des disciplines scientifiques. Spécialité : Didactique des mathématiques : « Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Étude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes ». Université Joseph Fourier de Grenobl. Mars 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention : Très honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette Laborde (Directrice de Thèse), Nicolas Balacheff (Président),Gilbert Arsac (Rapporteur). Yves Chevallard (Rapporteur), Madeleine Eberhard (Examinatrice), Bernard Parzysz (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Qualification du CNU aux fonctions de Maître de Conférences dans les section 26 et 70.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches : « La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves ». Université Joseph Fourier, Grenoble, 29 octobre 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury : Colette LABORDE (Présidente), Marianna BOSCH (Rapporteur), Yves CHEVALLARD (Rapporteur), Carl WINSLOW (Rapporteur), Maggy SCHNEIDER (Examinatrice) Pierre TCHOUNIKINE (Examinateur).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification du CNU aux fonctions de Professeur des Universités, en section 26.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de pédagogiques est présentée en annexe 1.Depuis mon recrutement comme Maître de Conférences en 1998 à l’INSPE (ex. IUFM) de Grenoble, mes enseignements s’adressent principalement aux étudiants du master enseignement (du premier et du second degré) et du master recherche en didactique des sciences.Ils sont centrés sur :(1)	La préparation aux épreuves du concours de recrutement des enseignants du premier degré (CRPE) et du second degré (CAPES de Maths).(2)	La didactique des mathématiques en formation initiale et continue des enseignants.(3)	La didactique des mathématiques en formation doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 :	Professeur des Universités à l’INSPE de Grenoble1998 - 2016 :	Maître de Conférences en Didactique des Mathématiques à l’INSPE de Grenoble.1997 - 1998 :  	ATER à l'Institut Universitaire de Formation des Maitres de Grenoble.1996 - 1997 :	Vacataire à l'Université Pierre Mendès-France, DEUG de Psychologie.1993 - 1994 :	ATER à l'Institut Universitaire de Formation des Maîtres de Grenoble.1992 - 1997 :	Formateur à l'Institut Universitaire de Formation des Maîtres à Grenoble.1990 - 1992 :	Professeur de mathématiques dans des collèges et lycées de l'académie de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant collaborateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - 2022	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Bahia, Brésil2013 - 2019	Cours sur la méthodologie en didactique des mathématiques dans la formation doctorale à Ho Chi Minh, Vietnam2002 - 2010	Enseignant dans les cours de master en didactique des mathématiques à l’Université de Tunis, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2020 : Responsable Master MEEF-PE à l’INSPE de Grenoble (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-responsable du master IC2A, spécialité didactique des sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2009 : Responsable de la préparation au concours du CAPES de Mathématiques à l’IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-2006 : Responsable du département de mathématiques de l'IUFM de Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - 2002 :  	Responsable de la préparation au concours du CAPES externe des mathématiques à l’IUFM de Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche : Responsabilités, encadrements, valorisation et coopération</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le développement de mes activités de recherche est présenté en annexe 2.Les recherches que j’ai menées depuis 1992 se situent dans le champ de la didactique des mathématiques et celui des Environnements Informatiques d’Apprentissage Humain (EIAH). Après mes premières recherches sur la géométrie dans l’espace et sur l’intégration des nouvelles technologies dans l’enseignement des mathématiques, j’ai orienté ma recherche sur la thématique de la modélisation didactique et informatique des connaissances des élèves dans différents domaines mathématiques. Depuis mon HDR, mes recherches sont autour du développement d’un cadre de référence T4TEL de formalisation des concepts didactiques pour la conception des EIAH.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 11 thèses dont 4 en cours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 2 ingénieurs (informatique et didactique des mathématiques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 18 masters recherche (M2R) de didactique des mathématiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 : 	Responsable de l’équipe de recherche MeTAH (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://metah.imag.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de l’UMR CNRS LIG.2013 - 2021	Responsable d’une coopération entre l’Université Grenoble Alpes (UGA) et l’Université Pédagogique d’Ho Chi Minh (UPHCM) au Vietnam.2000 - 2006 :  Responsable de l'équipe de recherche Did@TIC du laboratoire Leibniz.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération internationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013 : Responsable d’une coopération entre l’Université Grenoble Alpes et l’Université de Pédagogie de Ho Chi Minh Ville (Viêt-Nam).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 - 2008 : Responsable d’un projet de coopération entre l’Université Grenoble Alpes et l’Université Fédérale du Pernambourc de Récife et l’Université Fédérale de Mato Grosso do Sul de Campo Grande (Brésil)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2008 : Membre du comité de lecture de la revue internationale Educational Studies in Mathematics, ESM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1999 : Membre du comité de rédaction de la revue scientifique sur l'enseignement des mathématiques &amp;quot;Petit x&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2004 : Membre du comité de lecture de la revue brésilienne Série-Estudos-Periodico do Mestrado em Educação da UCDB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 : Membre du comité de lecture du colloque ITEM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises ponctuelles pour des revues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RDM : Revue en Didactique des Mathématiques (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rdm.penseesauvage.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IN COGNITO : Cahiers Romans de sciences cognitives (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.in-cognito.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arithmetical word problem-solving intervention for disadvantaged French kindergarten children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mondelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.3185-3211. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-024-00861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de description didactique d’exercices de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.53-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Influences of a Hybrid Learning Environment in the Solution of Vector Tasks according to the Anthropological Theory of the Didactic (ATD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.669-700. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54870/1551-3440.1540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cheminement possible pour accéder au modèle praxéologique dominant d’une institution d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.251-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Raison d’être des Propriétés D’opération D’addition à L’école Primaire : un Sujet Curriculaire Encore Controversé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJEEM : International Journal for Studies in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.394-403. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17921/2176-5634.2021v14n4p394-403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apporte la notion de portée d’une technique à l’étude de la dynamique praxéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielly Kaspary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique T4TEL: A frame of reference for the formalization and extension of the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.103-118. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p103-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle pour la compréhension des décisions didactiques d’un enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Marzin-Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanda Luengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.69-90. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.7793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p234-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse à la prise en compte de l’apprenant dans la TAD : la praxéologie personnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36(2), pp.161-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans deux environnements pour l'apprentissage de l'algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampaolo Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Pedemonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Robotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.253-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (5/6), pp.520--533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et exploitations des traces du logiciel d'algèbre Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol 14, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal For Technology in Mathematics Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2), (11 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Interactive Learning Environments that can be used by all the classes having access to computers. The case of Aplusix for algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 148, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Assisted Assessment in Elementary Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mezerette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Assessment - Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nov, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ? Une étape du développement de l'EIAH APLUSIX : la mise en place de patrons d'exercices et d'une carte de tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informaticiens et didacticiens peuvent-ils travailler ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Leibniz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinaçao automatica de concepçoes de alunos em algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serie-Estudos, ISSN 1414-5138, Campo Grande, Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Microworld and Cas Features in Building Computer Systems that Help Students Learn Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.169-211. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:IJCO.0000040890.20374.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université de Grenoble, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00922383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Priori Analysis as a Complementary Research Tool for Understanding the Functioning of Education Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.243-254, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Mapping of Personal Practice Paths in the ATD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Santos Souza Goulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Márcio Santos Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo-Vázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Anthropological Theory of the Didactic - CITAD 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Barcelone (ES), Spain. pp.103-115, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'algorithmique et la programmation pour la construction du sens de la division euclidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL un cadre de référence didactique pour la conception des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. https://ardm.eu/wp-content/uploads/2018/10/Préactes-ARDM-fevrier2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du milieu via la dialectique médias-milieux : une étude de cas dans le contexte du dénombrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T4TEL : Un cadre de référence pour la formalisation et l’extension du modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6° congrès international sur la théorie anthropologique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de deux dispositifs de manipulation tangible et virtuelle pour l’apprentissage de la numération.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ième Colloque de la COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transposition of counting situations in a virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching, ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. pp.314-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la notion de variable dans le modèle praxéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie anthropologique du didactique : paradigme, avancées et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Latino-Americano Da Matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des nouvelles technologies dans l’enseignement des mathématiques : un enjeu de la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Coloquio Internacional Sobre Ensimo E Didactica Das Ciencias « Contibuiçoes e perspectivas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Salvador e Feira de Santana, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle pour analyser et comprendre les décisions didactiques des enseignants dans leurs pratiques professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Colloque International Franco-Vietnamien en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HUE, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18° Ecole de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nantes, France. pp.21-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du modèle praxéologique de référence dans un EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Desmoulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès pour la Théorie Anthropologique du Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do students deal with the chemical knowledge during an experimental design in SCY-Lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acte du 4e congrès international sur la théorie anthropologique du didactique (TAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des enseignants et nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Colloque International Franco-Vietnamien en didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Université Pédagogique de Ho Chi Minh Ville (UPHCM), Jan 2013, Ho Chi Minh Ville, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La praxéologie comme modèle didactique pour la problématique EIAH. Etude de cas : la modélisation des connaissances des élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anthropological Approach to Analyse a Chemical Knowledge during Experimental Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric d'Ham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2011 - Conference of the European Science Education Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances des élèves en termes de Praxis-en-Acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès pour la Théorie Anthrophogique du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sant Hilari Sacalm, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between design and usage of educational software: the case of Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6 : Sixth Conference of European Research in Mathematics Education Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un scénario pédagogique avec le logiciel Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone, Dakar, Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dakar, Senegal. (12 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHICAL REPRESENTATIONS ASSOCIATED WITH ALGEBRAIC TASKS IN APLUSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Technology in Mathematics Teaching (ICTMT 9) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic analysis of proof in a computer-based environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI'19 : 19th International Conference on Mathematics Instruction, Taipei, Taiwan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taipei, Taiwan. (6 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Aplusix software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Mathematics Education, Monterrey (Mexico)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Monterrey, Mexico. (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des manuels dans l'approche anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (16 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Teachers Generate Exercises with Random Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 8th International Conference on Technology in Mathematics Teaching. Hradec Kralove, Czech Republic, isbn 978-80-7041-285-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de nouvelles représentations dans le micromonde Aplusix Représentations sous forme mixte Naturelle & Arbre et sous forme graphique d'expressions algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH2007, Environnements Informatiques pour l'apprentissage humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lausanne, Suisse. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de manuels dans une perspective ecologique : le cas de la résolution des équations du second degré dans l'enseignement secondaire au VietNam et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai Quoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Thi Hoai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes International Organisation for Science and Technology Education IOSTE. Hammamet (Tunisia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, (7 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding new Representations of Mathematical Objects to Aplusix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic calculation of students' conceptions in elementary algebra from Aplusix log files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems, Jhongli, Taiwan. LNCS 4065, Springer-Verlag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Unknown, (10 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with Aplusix in Four Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Inamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maffei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference in Technology in Mathematics Teaching, Bristol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, (8 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's modelling with a lattice of conceptions in the domain of linear equations and inequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI-ED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From usage analysis to automatic diagnosis: The case of the learning of algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Artificial Intelligence in Education (AIED 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years Of Use Of The Aplusix System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP World Conference on Computer in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cape Town, South Africa. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APLUSIX, A learning environment for algebra, actual use and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 10 : 10th International Congress on Mathematical Education, July 4-11, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer program for the learning of algebra: description and first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEG 2003 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, St. Petersburg, Russia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la modélisation des conceptions des élèves à la prise de décisions didactiques par l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse didactique de protocoles obtenus dans un EIAH en algèbre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, 15, 16 et 17 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France. pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TICE dans l'enseignement : Quelles compétences pour un enseignant des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, questions curriculaires, grandeur et mesure. XXe école d’été de didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Cirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La pensée sauvage, 1 - 2, 2021, 978 2 859 193485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances of the anthropological theory of the didactic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddo Ag Almouloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 (4), pp.005-008, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2020v22i4p005-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Dominant Praxeological Models with a Reference Praxeological Model: A Case Study on Quadratic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.229-238, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments and functionalities in the praxeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Castela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bosch; Chevallard; Javier Garcia; Monaghan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with the anthropological theory of the didactic: A comprehensive casebook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 9780367187705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat sur le thème de l’enseignement de la géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coppé, S., Roditi, E. et al. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : géométrie, évaluation des apprentissages mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.117-128, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A noção de variável no modelo praxeológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bessot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saddoo Ag Almouloud, Luiz Marcio Santos Farias, Afonso Henriques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A teoria antropológica do didático: princípios e fundamentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDITORA CRV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2018, 978-85-444-2229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des recherches sur l’apprentissage de l’algèbre élémentaire : rapports croisés, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Butlen et al. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôles et places de la didactique et des didacticiens des mathématiques dans la société et dans le système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée sauvage éditions, pp.21-39, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of techniques: a fundamental concept for curriculum analysis. Seminar of Institut for Naturfagenes Didaktik. University of Copenhagen. Danemark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELMA Cross Experiment Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cerulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Gavrilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE ROLE DE L'ANALYSE DES MANUELS DANS LA THEORIE ANTHROPOLOGIQUE DU DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrons d'exercices pour Aplusix Une étape du développement de l'EIAH occasion d'un travail entre didacticiens et informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouhineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de projet de l'ACI : Ecole et Sciences Cognitives - Modélisation cognitive d'élèves en algèbre et construction de stratégies d'enseignement dans un contexte technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirta Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Olivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gobeill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des théorèmes-en-acte des élèves en algèbre. Le cas des équations et inéquations de degré 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Bittar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions du dessin dans l'enseignement de la géométrie dans l'espace. Etude d'un cas : la vie des problèmes de construction et rapports des enseignants à ces problèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Joseph Fourier - Grenoble 1, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02047251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DFDBE08"/>
+    <w:nsid w:val="A8B37578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-chaachoua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6850-9052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088674800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/francais/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.marzin@imag.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hamid-chaachoua.blogspot.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdm.penseesauvage.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in-cognito.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielly Kaspary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17921/2176-5634.2021v14n4p394-403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Santos Souza Goulart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz M&#225;rcio Santos Farias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54870/1551-3440.1540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p103-118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p234-247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Inamdar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferraton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282325v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Quoc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Thi Hoai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p005-008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/33266-a-teoria-antropologica-do-didatico-brprincipios-e-fundamentos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-chaachoua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6850-9052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088674800" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/francais/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.marzin@imag.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hamid-chaachoua.blogspot.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/formations/professorat-des-ecoles-/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metah.imag.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rdm.penseesauvage.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in-cognito.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700120v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mondelain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00861-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jolivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Desmoulins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Santos Souza Goulart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz M&#225;rcio Santos Farias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54870/1551-3440.1540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bessot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielly Kaspary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Bittar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17921/2176-5634.2021v14n4p394-403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p103-118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049566v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.7793" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p234-247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Chiappini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Pedemonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Inamdar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maffei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mezerette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nicaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190419v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:IJCO.0000040890.20374.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7KDD40FF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779000v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferraton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282890v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viudez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948780v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Quoc Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Thi Hoai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962016v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190286v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cirade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddo Ag Almouloud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2020v22i4p005-008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057031v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoracrv.com.br/produtos/detalhes/33266-a-teoria-antropologica-do-didatico-brprincipios-e-fundamentos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190022v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Gavrilis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519339v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00086836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Olivera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gobeill" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02047251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>