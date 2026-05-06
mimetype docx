--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamid Kachkachi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamid-kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6954-8117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035675640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In general, I am mostly interested in the study of elementary excitations and particles (electrons, magnons, phonons, photons, plasmons, etc.), their interactions and their role in the onset of collective and macroscopic states that underpin the observed phenomena.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">My present focus is on electrodynamics of hybrid nanostructures and the study of efficient channels for energy absorption, conversion and transfer.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Position held & Institution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Theoretical Physics)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systèmes et Structures Nanométriques : propriétés optiques, électroniques et magnétiques (S2N-POEM)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire PROMES - CNRS UPR8521</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Universite de Perpignan Via Domitia (UPVD)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rambla de la Thermodynamique - Tecnosud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">66100 Perpignan, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel: 33/0 4 68 68 27 28</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax: 33/0 4 68 68 22 13</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency signature of magnetization nutation in nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (5), pp.054415. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.110.054415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Generation and Diffusion in an Assembly of Magnetic Nanoparticles: Application to Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5757. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Generation and Diffusion in an Assembly of Magnetic Nanoparticles: Application to Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5757. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Generation and Diffusion in an Assembly of Magnetic Nanoparticles: Application to Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5757. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Nanoparticle Spin Structures Through Polarized Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Pratami Sinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Michels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.2--5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10448632.2024.2355849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of Surface Anisotropy in the Spin-Flip Neutron Scattering Cross Section of Spherical Nanoparticles: Atomistic Simulations and Analytical Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Pratami Sinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Michels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.024429. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Maxwell Garnett Approximation for Interacting Plasmonic Nanoparticles: An Analytical and Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0161031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Magnetization Profile in Spherical Nanomagnets with Surface Anisotropy: Green's Function Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (10), pp.105512. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acf5b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Profile of Temperature Rise in Assemblies of Nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 556, pp.169354. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Neutron Scattering from Spherical Nanoparticles with Néel Surface Anisotropy: Atomistic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (6), pp.1488--1499. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576722008949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Neutron Scattering from Spherical Nanoparticles with Néel Surface Anisotropy: Analytical Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (6), pp.1475--1487. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576722008925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Induced Reduction of the Switching Field in Nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 553, pp.168966. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational Selectivity of Hot Electrons Generated by a Dimer of Plasmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (43), pp.23991-24000. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-particle versus collective effects in assemblies of nanomagnets: Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 500, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis of gold nanoparticles in polymer films under concentrated sunlight: control of nanoparticle size and shape with solar flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.330-341. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9re00439d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific absorption rate of magnetic nanoparticles: Nonlinear AC susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.143901. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization nutation induced by surface effects in nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bastardis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (16), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetic resonance of a two-dimensional array of nanomagnets: Effects of surface anisotropy and dipolar interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (22), pp.2060 - 2067. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.224407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Complex Plasmonic Materials Studied with Extended Effective Medium Theories Combined with Rigorous Coupled Wave Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.351. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11030351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on ferromagnetic resonance in magnetic nanocubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-A Garanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/29/2/025801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dipolar interactions and DC magnetic field on the specific absorption rate of an array of magnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon-enhanced diffraction in nanoparticle gratings fabricated by in situ photo-reduction of gold chloride doped polymer thin films by laser interference patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laverdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (14), pp.3553-3560. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TC00061H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetic resonance of a magnetic dimer with dipolar coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (24), pp.243905. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC susceptibility of an assembly of nanomagnets: combined effects of surface anisotropy and dipolar interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sabsabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (9), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.094416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Franco Galeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.139-143. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between surface anisotropy and dipolar interactions in an assembly of nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Sabsabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.104424. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.88.104424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted switching of a nanomagnet: Analytical determination of the optimal microwave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (1), pp.014421. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.014421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal switching of a nanomagnet assisted by microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jirari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (14), pp.144418. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.144418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization dynamics of two interacting spins in an external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. P. Kalmykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. T. Coffey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.134425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal phase diagram for transitions to non-uniform states with one-component order parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre I. Buzdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Meurdesoif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 237 (4-5), pp.276-282. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0375-9601(97)00863-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Ginzburg-Landau theory for nonuniform FFLO superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre I. Buzdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225 (4-6), pp.341-348. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0375-9601(96)00894-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUCED POLYAKOV SUPERGRAVITY ON RIEMANN SURFACES OF HIGHER-GENUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (4), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/11/4/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POLYAKOV ACTION ON THE SUPERTORUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 10 (3), pp.417-427. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/10/3/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization dynamics and thermal transport in heterogeneous nanosystems: application to magnetic hyerthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fine Magnetic Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elin Winkler and Roberto Zysler, Oct 2025, Bariloche (Argentine), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Interactions in the SAR and Determination of the Temperature Profile in Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Russier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic hot electrons generated by a dimer of silver nanoparticles: increased energy and orientational selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFÉRENCE OR-NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of the Role of Dipole-Dipole Interaction on the Efficiency of Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Morjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Russier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials Applied to Life Sciences (NALS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Energy Dissipation in Nanomagnets: A theoretical study of ac susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Nanoparticles in Human Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119754725.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Nanomagnet Behaviour: Surface and Finite-Size Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Òscar Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Nanoparticle Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3 - 38, 2021, 978-3-030-60472-1. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60473-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Signature of Magnetization Nutation in Nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.65625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hamid Kachkachi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hamid-kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6954-8117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035675640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">In general, I am mostly interested in the study of elementary excitations and particles (electrons, magnons, phonons, photons, plasmons, etc.), their interactions and their role in the onset of collective and macroscopic states that underpin the observed phenomena.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">My present focus is on electrodynamics of hybrid nanostructures and the study of efficient channels for energy absorption, conversion and transfer.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Position held & Institution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Theoretical Physics)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systèmes et Structures Nanométriques : propriétés optiques, électroniques et magnétiques (S2N-POEM)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire PROMES - CNRS UPR8521</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Universite de Perpignan Via Domitia (UPVD)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Rambla de la Thermodynamique - Tecnosud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">66100 Perpignan, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel: 33/0 4 68 68 27 28</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax: 33/0 4 68 68 22 13</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Generation and Diffusion in an Assembly of Magnetic Nanoparticles: Application to Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5757. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Generation and Diffusion in an Assembly of Magnetic Nanoparticles: Application to Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5757. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Nanoparticle Spin Structures Through Polarized Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Pratami Sinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Michels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (2), pp.2--5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10448632.2024.2355849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of Surface Anisotropy in the Spin-Flip Neutron Scattering Cross Section of Spherical Nanoparticles: Atomistic Simulations and Analytical Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Pratami Sinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Michels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (2), pp.024429. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency signature of magnetization nutation in nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (5), pp.054415. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.110.054415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Generation and Diffusion in an Assembly of Magnetic Nanoparticles: Application to Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (13), pp.5757. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14135757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Maxwell Garnett Approximation for Interacting Plasmonic Nanoparticles: An Analytical and Numerical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (9), pp.094303. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0161031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Magnetization Profile in Spherical Nanomagnets with Surface Anisotropy: Green's Function Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (10), pp.105512. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acf5b0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Profile of Temperature Rise in Assemblies of Nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 556, pp.169354. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Neutron Scattering from Spherical Nanoparticles with Néel Surface Anisotropy: Atomistic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (6), pp.1488--1499. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576722008949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Neutron Scattering from Spherical Nanoparticles with Néel Surface Anisotropy: Analytical Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (6), pp.1475--1487. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576722008925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Induced Reduction of the Switching Field in Nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 553, pp.168966. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientational Selectivity of Hot Electrons Generated by a Dimer of Plasmonic Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (43), pp.23991-24000. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c04172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-particle versus collective effects in assemblies of nanomagnets: Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 500, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific absorption rate of magnetic nanoparticles: Nonlinear AC susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.143901. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synthesis of gold nanoparticles in polymer films under concentrated sunlight: control of nanoparticle size and shape with solar flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.330-341. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9re00439d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization nutation induced by surface effects in nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bastardis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (16), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties of Complex Plasmonic Materials Studied with Extended Effective Medium Theories Combined with Rigorous Coupled Wave Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.351. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11030351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetic resonance of a two-dimensional array of nanomagnets: Effects of surface anisotropy and dipolar interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (22), pp.2060 - 2067. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.224407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface effects on ferromagnetic resonance in magnetic nanocubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-A Garanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/29/2/025801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dipolar interactions and DC magnetic field on the specific absorption rate of an array of magnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Respaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon-enhanced diffraction in nanoparticle gratings fabricated by in situ photo-reduction of gold chloride doped polymer thin films by laser interference patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laverdant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schmool</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (14), pp.3553-3560. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TC00061H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC susceptibility of an assembly of nanomagnets: combined effects of surface anisotropy and dipolar interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Sabsabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (9), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.094416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetic resonance of a magnetic dimer with dipolar coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (24), pp.243905. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4904750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between surface anisotropy and dipolar interactions in an assembly of nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Sabsabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.104424. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.88.104424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted switching of a nanomagnet: Analytical determination of the optimal microwave field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (1), pp.014421. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.014421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Franco Galeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.139-143. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal switching of a nanomagnet assisted by microwaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jirari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (14), pp.144418. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.144418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization dynamics of two interacting spins in an external magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. P. Kalmykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. T. Coffey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.134425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal phase diagram for transitions to non-uniform states with one-component order parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre I. Buzdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Meurdesoif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 237 (4-5), pp.276-282. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0375-9601(97)00863-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Ginzburg-Landau theory for nonuniform FFLO superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre I. Buzdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 225 (4-6), pp.341-348. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0375-9601(96)00894-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUCED POLYAKOV SUPERGRAVITY ON RIEMANN SURFACES OF HIGHER-GENUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (4), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/11/4/004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE POLYAKOV ACTION ON THE SUPERTORUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 10 (3), pp.417-427. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/10/3/003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization dynamics and thermal transport in heterogeneous nanosystems: application to magnetic hyerthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fine Magnetic Particles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elin Winkler and Roberto Zysler, Oct 2025, Bariloche (Argentine), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Interactions in the SAR and Determination of the Temperature Profile in Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Russier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic hot electrons generated by a dimer of silver nanoparticles: increased energy and orientational selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFÉRENCE OR-NANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of the Role of Dipole-Dipole Interaction on the Efficiency of Magnetic Hyperthermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Morjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Russier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials Applied to Life Sciences (NALS) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Energy Dissipation in Nanomagnets: A theoretical study of ac susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Nanoparticles in Human Health and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119754725.ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Nanomagnet Behaviour: Surface and Finite-Size Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Òscar Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Nanoparticle Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3 - 38, 2021, 978-3-030-60472-1. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60473-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Frequency Signature of Magnetization Nutation in Nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bastardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kachkachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="386A0FBF"/>
+    <w:nsid w:val="561A33FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-kachkachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6954-8117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035675640" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842173v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastardis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054415" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis D&#233;jardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135757" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Adams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Pratami Sinaga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Michels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2024.2355849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acf5b0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. D&#233;jardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169354" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722008949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722008925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00439d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L D&#233;jardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018685" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165444" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.224407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030351" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01905330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bastardis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Garanin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/29/2/025801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461047v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Respaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmool" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00061H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178167v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904750" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sabsabi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sabsabi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Iglesias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.88.104424" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rassam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014421" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rassam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144418" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Titov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. P. Kalmykov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Coffey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meurdesoif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0375-9601(97)00863-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLQ9X0WW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0375-9601(96)00894-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ader" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/11/4/004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/10/3/003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Morjane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461035v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Iglesias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60473-8_1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Adams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-kachkachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6954-8117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035675640" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis D&#233;jardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14135757" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Adams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Pratami Sinaga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Michels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2024.2355849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastardis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kachkachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.054415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Maurice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0161031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kachkachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acf5b0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. D&#233;jardin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169354" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722008949" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576722008925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vernay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L D&#233;jardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0018685" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02481958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goetz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9re00439d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vernay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bastardis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165444" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030351" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01904365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.224407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01905330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bastardis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-A Garanin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/29/2/025801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461047v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Respaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverdant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmool" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00061H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sabsabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.094416" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01178167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904750" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Sabsabi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Iglesias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.88.104424" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rassam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014421" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rassam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jirari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.144418" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Titov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. P. Kalmykov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Coffey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meurdesoif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0375-9601(97)00863-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLQ9X0WW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0375-9601(96)00894-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566205v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ader" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/11/4/004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/10/3/003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Morjane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119754725.ch14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461035v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Iglesias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60473-8_1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Adams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>