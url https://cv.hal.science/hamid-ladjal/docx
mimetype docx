--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -153,85 +153,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Segmentation Using Betti-1 Topological Metric: Application to Nasal Cavities in the context of airflow simulation</w:t>
+                <w:t xml:space="preserve">EVALUATING SEGMENTATION USING BETTI-1 TOPOLOGICAL METRIC: APPLICATION TO NASAL CAVITIES IN THE CONTEXT OF AIRFLOW SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
@@ -249,73 +249,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 23rd International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Internation Symposium Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478192v1</w:t>
+                <w:t xml:space="preserve">hal-05545400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic seal quality inspection using deep learning in mono material flexible packaging</w:t>
               </w:r>
@@ -757,2686 +757,2673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATING SEGMENTATION USING BETTI-1 TOPOLOGICAL METRIC: APPLICATION TO NASAL CAVITIES IN THE CONTEXT OF AIRFLOW SIMULATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Valette</w:t>
+                <w:t xml:space="preserve">Diaphragm-Net: 3D full automatic segmentation of the diaphragm based on deep learning methods for 3D-CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benkhettou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Symposium Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545400v1</w:t>
+                <w:t xml:space="preserve">hal-04877052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphragm-Net: 3D full automatic segmentation of the diaphragm based on deep learning methods for 3D-CT images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Linear Biomechanical Modeling of Lung Motion for Accurate Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Haddad</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Houston, United States</w:t>
+              <w:t xml:space="preserve">Computational Biomechanics for Medicine XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Perth, Australia, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877052v1</w:t>
+                <w:t xml:space="preserve">hal-05479479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Biomechanical Modeling of Lung Motion for Accurate Radiation Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Latent Space and Radiomics for Multi-Label Classification of Chest CT Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biomechanics for Medicine XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Perth, Australia, Australia</w:t>
+              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479479v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Latent Space and Radiomics for Multi-Label Classification of Chest CT Scans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lung tumor tracking based on biomechanical modeling and deep learning of the respiratory movement for radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408360v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung tumor tracking based on biomechanical modeling and deep learning of the respiratory movement for radiation therapy</w:t>
+                <w:t xml:space="preserve">Study the effect of the personalized lung compliance on lung tumor motion for radiation therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Shariat</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Desserée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445281v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study the effect of the personalized lung compliance on lung tumor motion for radiation therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time lung tumor tracking based on biomechanical modeling and LSTM network models of the respiratory movement for radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Desserée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shariat Behzad</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441762v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time lung tumor tracking based on biomechanical modeling and LSTM network models of the respiratory movement for radiation therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organ motion for radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Workshop CNAO and IN2P3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441736v1</w:t>
+                <w:t xml:space="preserve">hal-04790029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ motion for radiation therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical Patient-Specific Model of the Respiratory System Based on 4D CT Scans and Controlled by Personalized Physiological</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat Torbaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CNAO and IN2P3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Pavie, Italy</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2017 - 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada. pp.216-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790029v1</w:t>
+                <w:t xml:space="preserve">hal-01589991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Patient-Specific Model of the Respiratory System Based on 4D CT Scans and Controlled by Personalized Physiological</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D dose calculations: Tetrahedral meshes versus voxel-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Touileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Giroux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Behzad Shariat Torbaghan</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2017 - 20th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada. pp.216-223</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, CERN, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589991v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D POSITRON EMISSION TOMOGRAPHY IMAGE RECONSTRUCTION BASED ON BIOMECHANICAL RESPIRATORY MOTION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of moving organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (IEEE ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.99-102</w:t>
+              <w:t xml:space="preserve">Hadrontherapy School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267527v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of moving organs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D POSITRON EMISSION TOMOGRAPHY IMAGE RECONSTRUCTION BASED ON BIOMECHANICAL RESPIRATORY MOTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Touileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hadrontherapy School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (IEEE ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982894v1</w:t>
+                <w:t xml:space="preserve">hal-01267527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOTION-INDUCED MONTE CARLO DOSE CALCULATION USING DEFORMABLE TETRAHEDRAL MESHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Touileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Manescu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (IEEE ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.1257-1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D dose calculations: Tetrahedral meshes versus voxel-based structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Physiological and Biomechanical Model of Patient Specific Lung Motion Based on 4D CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Skendraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Touileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, CERN, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">The 8th Biomedical Engineering International Conference (IEEE BMEiCON2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Patt, Thailand. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272135v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and Biomechanical Model of Patient Specific Lung Motion Based on 4D CT Images</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">4D dose calculations and 4D PET image reconstruction using deformable tetrahedral models of moving organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Biomedical Engineering International Conference (IEEE BMEiCON2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Patt, Thailand. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214310v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D dose calculations and 4D PET image reconstruction using deformable tetrahedral models of moving organs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Liver Multiphysics Modeling for 4D Dosimetry During Hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Manescu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.472-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052873v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Liver Multiphysics Modeling for 4D Dosimetry During Hadrontherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical-based respiratory motion-compensation for 4D dose calculation during hadron therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Congress and Exhibition, Computer Assisted Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Heidelberg, Germany. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-013-0849-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00850626v1</w:t>
+                <w:t xml:space="preserve">hal-00850636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical-based respiratory motion-compensation for 4D dose calculation during hadron therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient Multi-Physics Modeling for Particle Therapy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Manescu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ladjal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress and Exhibition, Computer Assisted Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00850636v1</w:t>
+                <w:t xml:space="preserve">hal-00855031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Multi-Physics Modeling for Particle Therapy Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appropriate Biomechanics and kinematics Modeling of the respiratory System: Human Diaphragm and Thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Manescu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2004-2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855031v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate Biomechanics and kinematics Modeling of the respiratory System: Human Diaphragm and Thorax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Material density mapping on deformable 3D models of human organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICBBE 2012 : International Conference on Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.131-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00850623v1</w:t>
+                <w:t xml:space="preserve">hal-00838834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material density mapping on deformable 3D models of human organs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation biomécanique du diaphragme humain : du CT-4D au modèle du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Manescu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBE 2012 : International Conference on Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.131-140</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838834v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique du diaphragme humain : du CT-4D au modèle du mouvement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Biomechanical Modeling of the Human Diaphragm Based on CT Scan Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Beijing, China. pp.2188-2191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29305-4_574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656533v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Biomechanical Modeling of the Human Diaphragm Based on CT Scan Images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Finite Element Modeling for Microrobotic Injection Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First International Conference on Manipulation, Manufacturing and Measurement on the Nanoscale (3M-NANO 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Changchun, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01118208v1</w:t>
+                <w:t xml:space="preserve">hal-01354498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrobotic simulator for assisted biological cell injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.1315 - 1320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un simulateur haptique pour la caractérisation et la micro-injection cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3513,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.3382-3387, </w:t>
@@ -3589,592 +3576,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Finite Element Modeling for Microrobotic Injection Training</w:t>
+                <w:t xml:space="preserve">Realistic visual and haptic feedback simulator for real-time cell indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Pillarisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Keefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Manipulation, Manufacturing and Measurement on the Nanoscale (3M-NANO 2011) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Taipei, China. pp.3993 - 3998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5653281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354498v1</w:t>
+                <w:t xml:space="preserve">hal-00657610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic visual and haptic feedback simulator for real-time cell indentation</w:t>
+                <w:t xml:space="preserve">Atomic force microscopy-based single-cell indentation: Experimentation and finite element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Pillarisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Pillarisetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carol Keefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1326 - 1332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5653281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00657610v1</w:t>
+                <w:t xml:space="preserve">hal-00653118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Infinity robustification control of existing piezoelectric-stack actuated nanomanipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.3353 - 3358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy-based single-cell indentation: Experimentation and finite element simulation</w:t>
+                <w:t xml:space="preserve">Interactive Cell Injection Simulation Based on 3D Biomechanical Tensegrity Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1326 - 1332, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2008, Inconnu, France. pp.2296 - 2302, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4184,51 +4076,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATING SEGMENTATION USING β1 TOPOLOGICAL METRIC: APPLICATION TO NASAL CAVITIES IN THE CONTEXT OF AIRFLOW SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4270,270 +4162,433 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PICTURE project: toward biological dose prediction of targeted radiotherapies emitting short-range ions, 19th International Congress on Neutron Capture Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Delorme</w:t>
+                <w:t xml:space="preserve">Maria Pedrosa Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pedrosa Rivera</w:t>
+                <w:t xml:space="preserve">Mario Alcocer-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Levrague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Neutron Capture Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Grenade, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of 3D Cellular Geometries by Deep Learning for Monte Carlo Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,51 +4607,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry Day LABEX PRIMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4606,504 +4661,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modeling of organs in motion (imaging and therapy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peyrin, F., Dauvergne, D., &amp; Beuf, O. (2025). Twelve Years of LabEx PRIMES (2012-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14806063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung Tumor Tracking Based on Patient-Specific Biomechanical Model of the Respiratory System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine. MICCAI 2019, MICCAI 2018. Springer, Cham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 5-16, 2020, 978-3-030-42427-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Modeling of the Respiratory System: Human Diaphragm and Thorax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part II, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-115, 2015, Computational Biomechanics for Medicine, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-15503-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability of Simulation Applications for Dynamic Network Enterprises Based on Cloud Computing - Aeronautics Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Figay Figay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Transdisciplinary Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1 : Moving Integrated Product Development to Service Clouds in the Global Economy, IOS Press, pp.597 - 606, 2014, 978-1-61499-439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5113,1099 +5168,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Specific Biomechanical Diaphragm-Ribs Respiratory Motion Model for Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (2), pp.802-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3560383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of physiological and biomechanical parameters on lung deformation and the accuracy of lung tumor motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Non-invasive Lung Tumor Tracking Based on Patient-Specific Model of Respiratory System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (9), pp.2730-2740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2021.3053321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific physiological model of the respiratory system based on inverse finite element analysis: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Giroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Computer Methods in Biomechanics and Biomedical Engineering, 22 (sup1), pp.S45-S47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-beam-dependent optimization for Monte Carlo simulation in hadrontherapy using tetrahedral geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Touileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (13), pp.135021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aacbe5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Specific Biomechanical Modeling of the Lung Tumor for Radiation Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Giroux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (sup1), pp.95 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion compensation for PET image reconstruction using deformable tetrahedral meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Manescu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (24), pp.9269-9293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/60/24/9269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D radiotherapeutic dose calculation using biomechanical respiratory motion description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Manescu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), pp.449-457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11548-013-0935-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-to-Nano Biomechanical Modeling for Assisted Biological Cell Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vol.99 (N.99), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2013.2258155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Telerobotic Shared Control Strategy for Efficient Single-Cell Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungsik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6214,735 +6269,572 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASE.2011.2174357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reality-Based Real-Time Cell Indentation Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Pillarisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Keefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (2), pp.239 - 250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2091010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra Cytoplasmic Sperm Injection Simulator using Biomechanical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Volume 14 (Supplement 1), pp.155-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2011.593952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Phenotyping of Mouse Embryonic Stem Cells: Increase in Stiffness with Differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Pillarisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaydev P.Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Schiffmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (4), pp 1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/cell.2011.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647925v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">hal-04928878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Simulation Multi-physiques du Système Respiratoire : quantification de mouvement et suivie des tumeurs pulmonaires, dosimétrie et imagerie de vérification en 4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. université claude Bernard Lyon 1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04789859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6952,51 +6844,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Automatic Seal Defect Detection Based on Deep Learning Method for Mono-material Flexible Packaging in Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajmout Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7044,51 +6936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7098,165 +6990,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alphonse</w:t>
+                <w:t xml:space="preserve">D. Ardail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ardail</w:t>
+                <w:t xml:space="preserve">E. Armandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Armandy</w:t>
+                <w:t xml:space="preserve">M. Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bajard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Balosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7324,51 +7216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2AC589E"/>
+    <w:nsid w:val="55C68A78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7555,51 +7447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ladjal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8547-5504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150697023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajmout Ilyas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez-Shakil Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roumanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkhettou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjamyn Mairesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Behzad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Manescu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azencot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Skendraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556514" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0849-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SB6XW75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29305-4_574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FG8PZZJ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Pillarisetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Keefer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5653281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354351" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650973" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrosa Rivera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alcocer-Avila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levrague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14806063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-42428-2_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3560383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3053321" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713473" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacbe5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/24/9269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0935-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2258155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2091010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593952" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydev P.Desai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schiffmacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ladjal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8547-5504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150697023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajmout Ilyas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez-Shakil Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roumanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkhettou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjamyn Mairesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Behzad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azencot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Manescu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Skendraoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0849-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SB6XW75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696623" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29305-4_574" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FG8PZZJ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Pillarisetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Keefer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5653281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354351" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152701" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650973" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrosa Rivera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alcocer-Avila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levrague" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14806063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-42428-2_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3560383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3053321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713473" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacbe5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382878" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/24/9269" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0935-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2258155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2091010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593952" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydev P.Desai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schiffmacher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>