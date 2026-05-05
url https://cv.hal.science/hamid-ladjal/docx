--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -153,359 +153,359 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATING SEGMENTATION USING BETTI-1 TOPOLOGICAL METRIC: APPLICATION TO NASAL CAVITIES IN THE CONTEXT OF AIRFLOW SIMULATION</w:t>
+                <w:t xml:space="preserve">Automatic seal quality inspection using deep learning in mono material flexible packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Hutin</w:t>
+                <w:t xml:space="preserve">Tajmout Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Valette</w:t>
+                <w:t xml:space="preserve">Fayez-Shakil Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+                <w:t xml:space="preserve">Frédéric Roumanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Symposium Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications (VISAPP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545400v1</w:t>
+                <w:t xml:space="preserve">hal-05477594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic seal quality inspection using deep learning in mono material flexible packaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche multi-axes basée deep learning pour la segmentation 3D du diaphragme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benkhettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Roumanet</w:t>
+                <w:t xml:space="preserve">Mohammed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications (VISAPP 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477594v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la segmentation des cavités nasales à l'aide d'une métrique topologique Betti-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -516,2914 +516,2944 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-axes basée deep learning pour la segmentation 3D du diaphragme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Segmentation et reconstruction 3D de lignées cellulaires par apprentissage profond à partir des images confocales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Malesys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479025v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et reconstruction 3D de lignées cellulaires par apprentissage profond à partir des images confocales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep learning workflow for 3D segmentation and reconstruction of cell lines from confocal microscopy for Monte Carlo Radiobiology Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+                <w:t xml:space="preserve">Céline Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE, 48th Annual International Conference of Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479047v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphragm-Net: 3D full automatic segmentation of the diaphragm based on deep learning methods for 3D-CT images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVALUATING SEGMENTATION USING BETTI-1 TOPOLOGICAL METRIC: APPLICATION TO NASAL CAVITIES IN THE CONTEXT OF AIRFLOW SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benkhettou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Houston, United States</w:t>
+              <w:t xml:space="preserve">Internation Symposium Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877052v1</w:t>
+                <w:t xml:space="preserve">hal-05545400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Biomechanical Modeling of Lung Motion for Accurate Radiation Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diaphragm-Net: 3D full automatic segmentation of the diaphragm based on deep learning methods for 3D-CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benkhettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Biomechanics for Medicine XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Perth, Australia, Australia</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479479v1</w:t>
+                <w:t xml:space="preserve">hal-04877052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Latent Space and Radiomics for Multi-Label Classification of Chest CT Scans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-Linear Biomechanical Modeling of Lung Motion for Accurate Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Computational Biomechanics for Medicine XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Perth, Australia, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408360v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung tumor tracking based on biomechanical modeling and deep learning of the respiratory movement for radiation therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Leveraging Latent Space and Radiomics for Multi-Label Classification of Chest CT Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445281v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study the effect of the personalized lung compliance on lung tumor motion for radiation therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lung tumor tracking based on biomechanical modeling and deep learning of the respiratory movement for radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shariat Behzad</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441762v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time lung tumor tracking based on biomechanical modeling and LSTM network models of the respiratory movement for radiation therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Study the effect of the personalized lung compliance on lung tumor motion for radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Desserée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Shariat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441736v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ motion for radiation therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Real time lung tumor tracking based on biomechanical modeling and LSTM network models of the respiratory movement for radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Desserée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CNAO and IN2P3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Pavie, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790029v1</w:t>
+                <w:t xml:space="preserve">hal-04441736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Patient-Specific Model of the Respiratory System Based on 4D CT Scans and Controlled by Personalized Physiological</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Organ motion for radiation therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Behzad Shariat Torbaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2017 - 20th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada. pp.216-223</w:t>
+              <w:t xml:space="preserve">Workshop CNAO and IN2P3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589991v1</w:t>
+                <w:t xml:space="preserve">hal-04790029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D dose calculations: Tetrahedral meshes versus voxel-based structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biomechanical Patient-Specific Model of the Respiratory System Based on 4D CT Scans and Controlled by Personalized Physiological</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Behzad Shariat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat Torbaghan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, CERN, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention - MICCAI 2017 - 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada. pp.216-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272135v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of moving organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hadrontherapy School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D POSITRON EMISSION TOMOGRAPHY IMAGE RECONSTRUCTION BASED ON BIOMECHANICAL RESPIRATORY MOTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Touileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (IEEE ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOTION-INDUCED MONTE CARLO DOSE CALCULATION USING DEFORMABLE TETRAHEDRAL MESHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Touileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (IEEE ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.1257-1260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and Biomechanical Model of Patient Specific Lung Motion Based on 4D CT Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">4D dose calculations: Tetrahedral meshes versus voxel-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Touileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Biomedical Engineering International Conference (IEEE BMEiCON2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Patt, Thailand. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, CERN, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214310v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D dose calculations and 4D PET image reconstruction using deformable tetrahedral models of moving organs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Physiological and Biomechanical Model of Patient Specific Lung Motion Based on 4D CT Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Skendraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Touileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S62</w:t>
+              <w:t xml:space="preserve">The 8th Biomedical Engineering International Conference (IEEE BMEiCON2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Patt, Thailand. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052873v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Liver Multiphysics Modeling for 4D Dosimetry During Hadrontherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">4D dose calculations and 4D PET image reconstruction using deformable tetrahedral models of moving organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850626v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical-based respiratory motion-compensation for 4D dose calculation during hadron therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ladjal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress and Exhibition, Computer Assisted Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Heidelberg, Germany. pp.39-44, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-013-0849-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-013-0849-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Multi-Physics Modeling for Particle Therapy Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Human Liver Multiphysics Modeling for 4D Dosimetry During Hadrontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.472-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855031v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriate Biomechanics and kinematics Modeling of the respiratory System: Human Diaphragm and Thorax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient Multi-Physics Modeling for Particle Therapy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes journées scientifiques du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850623v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material density mapping on deformable 3D models of human organs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Appropriate Biomechanics and kinematics Modeling of the respiratory System: Human Diaphragm and Thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBE 2012 : International Conference on Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2004-2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838834v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation biomécanique du diaphragme humain : du CT-4D au modèle du mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Biomechanical Modeling of the Human Diaphragm Based on CT Scan Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material density mapping on deformable 3D models of human organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Moreau</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICBBE 2012 : International Conference on Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.131-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01118208v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Finite Element Modeling for Microrobotic Injection Training</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D Biomechanical Modeling of the Human Diaphragm Based on CT Scan Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Manipulation, Manufacturing and Measurement on the Nanoscale (3M-NANO 2011) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Medical Physics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Beijing, China. pp.2188-2191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29305-4_574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354498v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microrobotic simulator for assisted biological cell injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.1315 - 1320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un simulateur haptique pour la caractérisation et la micro-injection cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3474,77 +3504,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungsik Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongjune Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.3382-3387, </w:t>
@@ -3576,497 +3606,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic visual and haptic feedback simulator for real-time cell indentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Real-Time Finite Element Modeling for Microrobotic Injection Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First International Conference on Manipulation, Manufacturing and Measurement on the Nanoscale (3M-NANO 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Changchun, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657610v1</w:t>
+                <w:t xml:space="preserve">hal-01354498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy-based single-cell indentation: Experimentation and finite element simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Realistic visual and haptic feedback simulator for real-time cell indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Pillarisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Keefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ferreira</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354351⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Taipei, China. pp.3993 - 3998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5653281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653118v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Infinity robustification control of existing piezoelectric-stack actuated nanomanipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.3353 - 3358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Cell Injection Simulation Based on 3D Biomechanical Tensegrity Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy-based single-cell indentation: Experimentation and finite element simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Pillarisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Keefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1326 - 1332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactive Cell Injection Simulation Based on 3D Biomechanical Tensegrity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Inconnu, France. pp.2296 - 2302, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4076,2765 +4201,2765 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATING SEGMENTATION USING β1 TOPOLOGICAL METRIC: APPLICATION TO NASAL CAVITIES IN THE CONTEXT OF AIRFLOW SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PICTURE project: toward biological dose prediction of targeted radiotherapies emitting short-range ions, 19th International Congress on Neutron Capture Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pedrosa Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Alcocer-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Levrague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Neutron Capture Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Grenade, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-physics modeling of organs in motion (imaging and therapy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peyrin, F., Dauvergne, D., &amp; Beuf, O. (2025). Twelve Years of LabEx PRIMES (2012-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14806063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lung Tumor Tracking Based on Patient-Specific Biomechanical Model of the Respiratory System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Computational Biomechanics for Medicine. MICCAI 2019, MICCAI 2018. Springer, Cham. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer, Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 5-16, 2020, 978-3-030-42427-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomechanical Modeling of the Respiratory System: Human Diaphragm and Thorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Part II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-115, 2015, Computational Biomechanics for Medicine, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15503-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interoperability of Simulation Applications for Dynamic Network Enterprises Based on Cloud Computing - Aeronautics Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Figay Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Transdisciplinary Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 1 : Moving Integrated Product Development to Service Clouds in the Global Economy, IOS Press, pp.597 - 606, 2014, 978-1-61499-439-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Generation of 3D Cellular Geometries by Deep Learning for Monte Carlo Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industry Day LABEX PRIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient-Specific Biomechanical Diaphragm-Ribs Respiratory Motion Model for Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.802-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3560383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of physiological and biomechanical parameters on lung deformation and the accuracy of lung tumor motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Non-invasive Lung Tumor Tracking Based on Patient-Specific Model of Respiratory System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (9), pp.2730-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2021.3053321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient-specific physiological model of the respiratory system based on inverse finite element analysis: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Computer Methods in Biomechanics and Biomedical Engineering, 22 (sup1), pp.S45-S47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle-beam-dependent optimization for Monte Carlo simulation in hadrontherapy using tetrahedral geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Touileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (13), pp.135021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aacbe5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient-Specific Biomechanical Modeling of the Lung Tumor for Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.95 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion compensation for PET image reconstruction using deformable tetrahedral meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (24), pp.9269-9293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/24/9269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4D radiotherapeutic dose calculation using biomechanical respiratory motion description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-013-0935-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-to-Nano Biomechanical Modeling for Assisted Biological Cell Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol.99 (N.99), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2258155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Telerobotic Shared Control Strategy for Efficient Single-Cell Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungsik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2011.2174357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reality-Based Real-Time Cell Indentation Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Pillarisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Keefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.239 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2091010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra Cytoplasmic Sperm Injection Simulator using Biomechanical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 14 (Supplement 1), pp.155-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.593952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Phenotyping of Mouse Embryonic Stem Cells: Increase in Stiffness with Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Pillarisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaydev P.Desai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Schiffmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cell.2011.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zenodo, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928878v2</w:t>
-              </w:r>
-[...2244 lines deleted...]
-                <w:t xml:space="preserve">hal-00647925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Simulation Multi-physiques du Système Respiratoire : quantification de mouvement et suivie des tumeurs pulmonaires, dosimétrie et imagerie de vérification en 4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. université claude Bernard Lyon 1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04789859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6844,143 +6969,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Automatic Seal Defect Detection Based on Deep Learning Method for Mono-material Flexible Packaging in Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajmout Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayez-Shakil Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ladjal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roumanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6990,165 +7115,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7216,51 +7341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55C68A78"/>
+    <w:nsid w:val="6B580E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7447,51 +7572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ladjal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8547-5504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150697023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajmout Ilyas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez-Shakil Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roumanet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkhettou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjamyn Mairesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Behzad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azencot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Manescu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Skendraoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0849-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SB6XW75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696623" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29305-4_574" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FG8PZZJ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Pillarisetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Keefer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5653281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354351" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152701" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650973" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrosa Rivera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alcocer-Avila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levrague" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14806063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-42428-2_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3560383" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3053321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713473" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacbe5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382878" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/24/9269" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0935-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821621v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2258155" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2091010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593952" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydev P.Desai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schiffmacher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ladjal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8547-5504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150697023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajmout Ilyas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez-Shakil Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roumanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkhettou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjamyn Mairesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Behzad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Manescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azencot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Skendraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0849-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SB6XW75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556514" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29305-4_574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FG8PZZJ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Pillarisetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Keefer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5653281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354351" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650973" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrosa Rivera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alcocer-Avila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levrague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14806063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-42428-2_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3560383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3053321" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713473" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacbe5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/24/9269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0935-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2258155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2091010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593952" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydev P.Desai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schiffmacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>