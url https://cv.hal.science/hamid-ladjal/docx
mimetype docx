--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -187,148 +187,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic seal quality inspection using deep learning in mono material flexible packaging</w:t>
+                <w:t xml:space="preserve">Segmentation et reconstruction 3D de lignées cellulaires par apprentissage profond à partir des images confocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajmout Ilyas</w:t>
+                <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayez-Shakil Ahmed</w:t>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Roumanet</w:t>
+                <w:t xml:space="preserve">Céline Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications (VISAPP 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477594v1</w:t>
+                <w:t xml:space="preserve">hal-05479047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-axes basée deep learning pour la segmentation 3D du diaphragme</w:t>
               </w:r>
@@ -524,234 +528,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et reconstruction 3D de lignées cellulaires par apprentissage profond à partir des images confocales</w:t>
+                <w:t xml:space="preserve">Automatic seal quality inspection using deep learning in mono material flexible packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
+                <w:t xml:space="preserve">Tajmout Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+                <w:t xml:space="preserve">Fayez-Shakil Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Malesys</w:t>
+                <w:t xml:space="preserve">Frédéric Roumanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Testa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications (VISAPP 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479047v1</w:t>
+                <w:t xml:space="preserve">hal-05477594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning workflow for 3D segmentation and reconstruction of cell lines from confocal microscopy for Monte Carlo Radiobiology Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, 48th Annual International Conference of Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Toronto, Canada</w:t>
@@ -2371,51 +2371,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical-based respiratory motion-compensation for 4D dose calculation during hadron therapy</w:t>
+                <w:t xml:space="preserve">Human Liver Multiphysics Modeling for 4D Dosimetry During Hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ladjal</w:t>
@@ -2446,118 +2446,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress and Exhibition, Computer Assisted Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Heidelberg, Germany. pp.39-44, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.472-475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-013-0849-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850636v1</w:t>
+                <w:t xml:space="preserve">hal-00850626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Liver Multiphysics Modeling for 4D Dosimetry During Hadrontherapy</w:t>
+                <w:t xml:space="preserve">Biomechanical-based respiratory motion-compensation for 4D dose calculation during hadron therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ladjal</w:t>
@@ -2588,82 +2576,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Congress and Exhibition, Computer Assisted Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Heidelberg, Germany. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-013-0849-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00850626v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Multi-Physics Modeling for Particle Therapy Simulations</w:t>
               </w:r>
@@ -2881,273 +2881,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biomécanique du diaphragme humain : du CT-4D au modèle du mouvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material density mapping on deformable 3D models of human organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Azencot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Saadé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">ICBBE 2012 : International Conference on Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656533v1</w:t>
+                <w:t xml:space="preserve">hal-00838834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material density mapping on deformable 3D models of human organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Manescu</w:t>
+                <w:t xml:space="preserve">Modélisation biomécanique du diaphragme humain : du CT-4D au modèle du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariat Behzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBE 2012 : International Conference on Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. pp.131-140</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838834v1</w:t>
+                <w:t xml:space="preserve">hal-00656533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Biomechanical Modeling of the Human Diaphragm Based on CT Scan Images</w:t>
               </w:r>
@@ -4375,233 +4375,390 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Alcocer-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Levrague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Neutron Capture Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Grenade, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Generation of 3D Cellular Geometries by Deep Learning for Monte Carlo Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binjamyn Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industry Day LABEX PRIMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modeling of organs in motion (imaging and therapy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peyrin, F., Dauvergne, D., &amp; Beuf, O. (2025). Twelve Years of LabEx PRIMES (2012-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14806063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung Tumor Tracking Based on Patient-Specific Biomechanical Model of the Respiratory System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4624,96 +4781,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine. MICCAI 2019, MICCAI 2018. Springer, Cham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer, Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 5-16, 2020, 978-3-030-42427-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Modeling of the Respiratory System: Human Diaphragm and Thorax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4722,411 +4879,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Biomechanics for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part II, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-115, 2015, Computational Biomechanics for Medicine, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-15503-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperability of Simulation Applications for Dynamic Network Enterprises Based on Cloud Computing - Aeronautics Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Figay Figay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Transdisciplinary Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1 : Moving Integrated Product Development to Service Clouds in the Global Economy, IOS Press, pp.597 - 606, 2014, 978-1-61499-439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628917v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05166950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5356,51 +5356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shariat Behzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5486,51 +5486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5720,51 +5720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6983,103 +6983,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Automatic Seal Defect Detection Based on Deep Learning Method for Mono-material Flexible Packaging in Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajmout Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayez-Shakil Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roumanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7341,51 +7341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B580E63"/>
+    <w:nsid w:val="893EB1D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7572,51 +7572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ladjal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8547-5504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150697023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajmout Ilyas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez-Shakil Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roumanet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkhettou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjamyn Mairesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Behzad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Manescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azencot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Skendraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0849-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SB6XW75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556514" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29305-4_574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FG8PZZJ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Pillarisetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Keefer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5653281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354351" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650973" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrosa Rivera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alcocer-Avila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levrague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14806063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-42428-2_2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3560383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3053321" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713473" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacbe5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/24/9269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0935-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2258155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2091010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593952" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydev P.Desai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schiffmacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-ladjal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8547-5504" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150697023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binjamyn Mairesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkhettou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajmout Ilyas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez-Shakil Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roumanet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441762v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Desser&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariat Behzad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat Torbaghan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Manescu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Touileb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azencot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Skendraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ladjal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556514" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0849-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4SB6XW75-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saad&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29305-4_574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FG8PZZJ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Pillarisetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Keefer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5653281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354351" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650973" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pedrosa Rivera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alcocer-Avila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levrague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14806063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-42428-2_2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15503-6_10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ottino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Figay Figay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3560383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2021.3053321" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713473" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aacbe5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/24/9269" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0935-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2258155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2091010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.593952" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647925v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydev P.Desai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schiffmacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04789859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>