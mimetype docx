--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -842,51 +842,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling Diagnosis Using Machine Learning Techniques Toward Industry 4.0</w:t>
+                <w:t xml:space="preserve">Honeycomb Core Milling Diagnosis using Machine Learning in the Industry 4.0 Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Codjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
@@ -917,97 +917,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DX@ Safeprocess</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 23rd International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Turin, France. pp.1251-1258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325696v1</w:t>
+                <w:t xml:space="preserve">hal-03325683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeycomb Core Milling Diagnosis using Machine Learning in the Industry 4.0 Framework</w:t>
+                <w:t xml:space="preserve">Milling Diagnosis Using Machine Learning Techniques Toward Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Codjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
@@ -1038,82 +1047,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 23rd International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DX@ Safeprocess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325683v1</w:t>
+                <w:t xml:space="preserve">hal-03325696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage des structures composites en nid d'abeilles Nomex®</w:t>
               </w:r>
@@ -2421,278 +2421,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Quality in Dry Machining of CFRP Composite/Ti6Al4V Stack Laminate</w:t>
+                <w:t xml:space="preserve">Optimization of the milling process for aluminum honeycomb structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+                <w:t xml:space="preserve">Tarik Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal-Eddine Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merzouki Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.117⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.4733-4744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-08495-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146711v1</w:t>
+                <w:t xml:space="preserve">hal-03546789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the milling process for aluminum honeycomb structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Zarrouk</w:t>
+                <w:t xml:space="preserve">Surface Quality in Dry Machining of CFRP Composite/Ti6Al4V Stack Laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merzouki Salhi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, pp.4733-4744. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.758-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-08495-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546789v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cryogenic friction conditions on surface quality</w:t>
               </w:r>
@@ -3016,90 +3016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of friction and cutting parameters when milling honeycomb composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal-Eddine - Eddine Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merzouki Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10624564"/>
+    <w:nsid w:val="1C4270E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5454,51 +5454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-makich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179423126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502475" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Falconnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Greban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0277-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#233;ban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03546789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08495-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine - Eddine Salhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878140211034841" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07336-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2848" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ995T5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0167-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01068646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA2035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-makich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179423126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Falconnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Greban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0277-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#233;ban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03546789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08495-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine - Eddine Salhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878140211034841" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07336-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2848" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ995T5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0167-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01068646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA2035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>