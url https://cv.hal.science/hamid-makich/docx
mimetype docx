--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -5223,51 +5223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C4270E4"/>
+    <w:nsid w:val="F17884E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>