--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -527,385 +527,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement des structures en nid d'abeilles métalliques lors de l'usinage -Influence des conditions de coupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des propriétés effectives d’élasticité d’un polymère obtenu par fabrication additive SLS à partir d’une modélisation du volume élémentaire représentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
+                <w:t xml:space="preserve">B Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375726v1</w:t>
+                <w:t xml:space="preserve">hal-03375717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement des structures en nid d'abeilles métalliques lors de l'usinage - Influence des conditions de coupe</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement des structures en nid d'abeilles métalliques lors de l'usinage -Influence des conditions de coupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376361v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés effectives d’élasticité d’un polymère obtenu par fabrication additive SLS à partir d’une modélisation du volume élémentaire représentatif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I Benchikh</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement des structures en nid d'abeilles métalliques lors de l'usinage - Influence des conditions de coupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375717v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeycomb Core Milling Diagnosis using Machine Learning in the Industry 4.0 Framework</w:t>
+                <w:t xml:space="preserve">Milling Diagnosis Using Machine Learning Techniques Toward Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Codjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -917,125 +917,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 23rd International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DX@ Safeprocess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325683v1</w:t>
+                <w:t xml:space="preserve">hal-03325696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling Diagnosis Using Machine Learning Techniques Toward Industry 4.0</w:t>
+                <w:t xml:space="preserve">Honeycomb Core Milling Diagnosis using Machine Learning in the Industry 4.0 Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Codjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,103 +1038,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DX@ Safeprocess</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 23rd International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Turin, France. pp.1251-1258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325696v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage des structures composites en nid d'abeilles Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1341,51 +1341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la structure nids d’abeilles sur l’usinage des composites NOMEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1449,51 +1449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la structure nids d'abeilles sur l'usinage des composites NOMEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,51 +1901,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology of the burr amount - correlation with blanking operation parameters (blanked material - wear of the punch) (TMF)</w:t>
+                <w:t xml:space="preserve">Metrology of the burr and the punch wear in blanking process of copper alloy thin sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
@@ -1980,436 +1980,436 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM International Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France. 4 p</w:t>
+              <w:t xml:space="preserve">12th International on Metal Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347687v1</w:t>
+                <w:t xml:space="preserve">hal-00347690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of punch wear in the context of blanking process of copper alloy thin sheet</w:t>
+                <w:t xml:space="preserve">Metrology of the burr amount - correlation with blanking operation parameters (blanked material - wear of the punch) (TMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM International Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Lyon, France. 4 p., </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, Lyon, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347684v1</w:t>
+                <w:t xml:space="preserve">hal-00347687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'activation superficielle à la mesure in situ de l'usure des poinçons de découpe (TMF)</w:t>
+                <w:t xml:space="preserve">Numerical prediction of punch wear in the context of blanking process of copper alloy thin sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Picart</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBAF 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ESAFORM International Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0277-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347693v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology of the burr and the punch wear in blanking process of copper alloy thin sheet</w:t>
+                <w:t xml:space="preserve">Application de l'activation superficielle à la mesure in situ de l'usure des poinçons de découpe (TMF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gréban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Picart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International on Metal Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">IBAF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Carcans-Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347690v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2421,486 +2421,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the milling process for aluminum honeycomb structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Zarrouk</w:t>
+                <w:t xml:space="preserve">Surface integrity quantification in machining of aluminum honeycomb structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-021-08495-0⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.693-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546789v1</w:t>
+                <w:t xml:space="preserve">hal-04146692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Quality in Dry Machining of CFRP Composite/Ti6Al4V Stack Laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108, pp.758-763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cryogenic friction conditions on surface quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mehdi Skalante</w:t>
+                <w:t xml:space="preserve">Optimization of the milling process for aluminum honeycomb structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal-Eddine Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merzouki Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.105⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.4733-4744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-021-08495-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146702v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface integrity quantification in machining of aluminum honeycomb structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of cryogenic friction conditions on surface quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Skalante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108, pp.693-697. </w:t>
+              <w:t xml:space="preserve">, 2022, 108, pp.675-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146692v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic elastoplastic phase field fracture modeling of 3D printed materials</w:t>
               </w:r>
@@ -3016,90 +3016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of friction and cutting parameters when milling honeycomb composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal-Eddine - Eddine Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merzouki Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical modeling and experimental validation of machining Nomex® honeycomb materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,261 +3261,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and mechanical properties analysis of a composite based on polyester resin reinforced with natural Alfa fibres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Makich</w:t>
+                <w:t xml:space="preserve">Milling diagnosis using artificial intelligence approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319853025⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325655v1</w:t>
+                <w:t xml:space="preserve">hal-02904293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling diagnosis using artificial intelligence approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Makich</w:t>
+                <w:t xml:space="preserve">Elaboration and mechanical properties analysis of a composite based on polyester resin reinforced with natural Alfa fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fb Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (8), pp.809. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (28-30), pp.3993-4001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998319853025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904293v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear Estimation of Coated Tools Using XFEM / Level Set Function</w:t>
               </w:r>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.428-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,221 +4191,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on Tool Wear when Machining Super Titanium Alloys: Ti6Al4V and Ti-555</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the effect of the material microstructure on tool wear when machining hard titanium alloys: Ti–6Al–4V and Ti-555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 763, pp.51--64. </w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.259 - 269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427464v1</w:t>
+                <w:t xml:space="preserve">hal-01427459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effect of the material microstructure on tool wear when machining hard titanium alloys: Ti–6Al–4V and Ti-555</w:t>
+                <w:t xml:space="preserve">Experimental Study on Tool Wear when Machining Super Titanium Alloys: Ti6Al4V and Ti-555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 763, pp.51--64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.04.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01427459v1</w:t>
+                <w:t xml:space="preserve">hal-01427464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analyses of punch wear in the blanking of copper alloy thin sheet</w:t>
               </w:r>
@@ -4538,51 +4538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gréban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,100 +4716,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.551-554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-008-0277-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology of the burr and the punch wear in blanking process of copper alloy thin sheet</w:t>
+                <w:t xml:space="preserve">Metrology of the burr amount - correlation with blanking operation parameters (blanked material – wear of the punch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
@@ -4844,97 +4844,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.1243-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0167-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373475v1</w:t>
+                <w:t xml:space="preserve">hal-00362890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology of the burr amount - correlation with blanking operation parameters (blanked material – wear of the punch</w:t>
+                <w:t xml:space="preserve">Metrology of the burr and the punch wear in blanking process of copper alloy thin sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
@@ -4969,82 +4978,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Iron and Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0167-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00362890v1</w:t>
+                <w:t xml:space="preserve">hal-00373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5223,51 +5223,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F17884E2"/>
+    <w:nsid w:val="C06DA88B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5454,51 +5454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-makich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179423126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Falconnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Greban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0277-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#233;ban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03546789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08495-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine - Eddine Salhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878140211034841" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07336-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2848" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ995T5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373475v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0167-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01068646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA2035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hamid-makich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179423126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502475" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Falconnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Greban" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roizard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0277-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gr&#233;ban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03546789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-08495-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine - Eddine Salhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878140211034841" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07336-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2848" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ995T5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0167-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01068646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA2035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>