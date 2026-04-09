--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -3334,51 +3334,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Collagen Aging Increases Expression and Activation of EGFR and Induces Resistance to Erlotinib in Lung Carcinoma in 3D Matrix Model</w:t>
+                <w:t xml:space="preserve">Thrombospondin-1 Receptor CD47 Overexpression Contributes to P-Glycoprotein-Mediated Multidrug Resistance Against Doxorubicin in Thyroid Carcinoma FTC-133 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duca</w:t>
@@ -3425,338 +3425,338 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/FONC.2020.01593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.551228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164545v1</w:t>
+                <w:t xml:space="preserve">hal-03372837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombospondin-1 Receptor CD47 Overexpression Contributes to P-Glycoprotein-Mediated Multidrug Resistance Against Doxorubicin in Thyroid Carcinoma FTC-133 Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Morjani</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, and biological evaluation of new heterocyclic systems 1, 2, 3-triazole-isoxazoline from eugenol by the mixed condensation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaoujoud Taia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oubella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Aatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.551228⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (13), pp.2052-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2020.1762224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372837v1</w:t>
+                <w:t xml:space="preserve">hal-03241095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and biological evaluation of new heterocyclic systems 1, 2, 3-triazole-isoxazoline from eugenol by the mixed condensation reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bodiguel</w:t>
+                <w:t xml:space="preserve">Type I Collagen Aging Increases Expression and Activation of EGFR and Induces Resistance to Erlotinib in Lung Carcinoma in 3D Matrix Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Devarenne-Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (13), pp.2052-2065. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397911.2020.1762224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/FONC.2020.01593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241095v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Interplay Between Collagen Network and Cell Behavior Within Tumor Microenvironment in Colorectal Cancer</w:t>
               </w:r>
@@ -4138,278 +4138,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in molecular organization of type I collagen in tendon as probed by polarized SHG and Raman microspectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triterpene saponins from the roots of Parkia bicolor A. Chev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Boni Bitchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Akoua Yao-Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustin Aka Kabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43636-2⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.104264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309301v1</w:t>
+                <w:t xml:space="preserve">hal-02310366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triterpene saponins from the roots of Parkia bicolor A. Chev</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Faustin Aka Kabran</w:t>
+                <w:t xml:space="preserve">Age-related changes in molecular organization of type I collagen in tendon as probed by polarized SHG and Raman microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Harakat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 137, pp.104264. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310366v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original association of ion transporters mediates the ECM-induced breast cancer cell survival: Kv10.1-Orai1-SPCA2 partnership</w:t>
               </w:r>
@@ -4542,51 +4542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpenes from Salvia argentea var. aurasiaca and their antibacterial and cytotoxic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bechkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,103 +4663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and structure elucidation of cyclopeptide alkaloids from the leaves of Heisteria parvifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boni Bitchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boni Bitchi</w:t>
+                <w:t xml:space="preserve">Faustin Aka Kabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Akoua Yao-Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.112081. </w:t>
@@ -5992,697 +5992,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new gallium complex inhibits tumor cell invasion and matrix metalloproteinase MMP-14 expression and activity</w:t>
+                <w:t xml:space="preserve">How Streptomyces anulatus Primes Grapevine Defenses to Cope with Gray Mold: A Study of the Early Responses of Cell Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mohsen</w:t>
+                <w:t xml:space="preserve">Parul Vatsa-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collery</w:t>
+                <w:t xml:space="preserve">Aziz Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Garnotel</w:t>
+                <w:t xml:space="preserve">Marine Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Brassart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Etique</w:t>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7mt00049a⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929237v1</w:t>
+                <w:t xml:space="preserve">hal-02929447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of LRP-1 in cancer cell migration in 3-dimensional collagen matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amar Bennasroune</w:t>
+                <w:t xml:space="preserve">A new gallium complex inhibits tumor cell invasion and matrix metalloproteinase MMP-14 expression and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mohsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jeannesson</w:t>
+                <w:t xml:space="preserve">Philippe Collery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Fuhrmann</w:t>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Adhesion and Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19336918.2016.1215788⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), pp.1176-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7mt00049a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184497v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanane-type triterpene saponins from Calendula stellata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amin Abedini</w:t>
+                <w:t xml:space="preserve">Role of LRP-1 in cancer cell migration in 3-dimensional collagen matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jeannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Adhesion and Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.316-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336918.2016.1215788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.08.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01834101v1</w:t>
+                <w:t xml:space="preserve">hal-02184497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomentosin Induces Telomere Shortening and Caspase-Dependant Apoptosis in Cervical Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Merghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Benbacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Gmouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118 (7), pp.1689-1698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcb.25826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Streptomyces anulatus Primes Grapevine Defenses to Cope with Gray Mold: A Study of the Early Responses of Cell Suspensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Morjani</w:t>
+                <w:t xml:space="preserve">Oleanane-type triterpene saponins from Calendula stellata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Lehbili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.33 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929447v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of cytotoxic compounds from Euphorbia clementei Boiss.</w:t>
               </w:r>
@@ -6828,51 +6828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Patricia Apie Gossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Akoua Yao-Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ahibo Coffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,51 +6975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Buache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7230,51 +7230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Patricia Apie Gossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Akoua Yao-Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Van-Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
@@ -7485,90 +7485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inula Viscosa Extracts Induces Telomere Shortening and Apoptosis in Cancer Cells and Overcome Drug Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Merghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Benbacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Gmouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (1), pp.131-143. </w:t>
@@ -7632,51 +7632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Madoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7770,51 +7770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7904,64 +7904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemotherapy Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.268681. </w:t>
@@ -8016,51 +8016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of lactosylceramide and overexpression of a PSC833-resistant P-glycoprotein in multidrug-resistant human sarcoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassera Aouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8163,51 +8163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,51 +8265,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Bcl-2 is associated with apoptotic resistance to the G-quadruplex ligand 12459 but is not sufficient to confer resistance to long-term senescence</w:t>
+                <w:t xml:space="preserve">Overexpression of Bcl-2 is associated with apoptotic resistance to the G-quadruplex ligand 12459 but is not sufficient to confer resistance to long-term senescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Gomez</w:t>
@@ -8348,102 +8348,102 @@
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (7), pp.2192-2203. </w:t>
+              <w:t xml:space="preserve">, 2005, 33 (7), pp.2192-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gki514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328296v1</w:t>
+                <w:t xml:space="preserve">inserm-00145639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Bcl-2 is associated with apoptotic resistance to the G-quadruplex ligand 12459 but is not sufficient to confer resistance to long-term senescence.</w:t>
+                <w:t xml:space="preserve">Overexpression of Bcl-2 is associated with apoptotic resistance to the G-quadruplex ligand 12459 but is not sufficient to confer resistance to long-term senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Gomez</w:t>
@@ -8482,78 +8482,78 @@
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (7), pp.2192-203. </w:t>
+              <w:t xml:space="preserve">, 2005, 33 (7), pp.2192-2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gki514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00145639v1</w:t>
+                <w:t xml:space="preserve">hal-02328296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la longueur des télomères : rendre le télomère accessible ?</w:t>
               </w:r>
@@ -9110,51 +9110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8479033B"/>
+    <w:nsid w:val="9B3B8EA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9341,51 +9341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamid.morjani@univ-reims.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jhet.70158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Alaouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah N'Ait Ousidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Bimoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loubidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Fawzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Laamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lachhab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oubella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Neyts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04099812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah N&#8217;ait Oussidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Auhmani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais H&#233;mon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhi Eddine Hachim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Youssef Ait Itto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130622" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youssef Aititto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahouily" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devarenne-Charpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FONC.2020.01593" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.551228" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaoujoud Taia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Aatif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodiguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2020.1762224" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Cao Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boulagnon-Rombi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02882951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Riahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43636-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boni Bitchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Akoua Yao-Kouassi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104264" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mabille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37602-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bechkri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrehal Djemaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310316v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.126924" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0NW0C7X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00462" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02008123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1378207" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Cherchar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lehbili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Berrehal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1375918" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy-Julienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19065" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02365694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2018.1472182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/biophy.2017.3.438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00049a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fuhrmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2016.1215788" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.08.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02183182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Merghoub" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbacer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gmouh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Trentesaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.25826" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834095v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Benmerache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Labed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1277345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Patricia Apie Gossan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ahibo Coffy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.11.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8795" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00346" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01833994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150788v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Van-Gulick" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00055" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Merghoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2016.1115105" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Madoulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02383196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Said" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/268681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Aouali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Eddabra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malagarie-Cazenave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2011.1180" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gomez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douarre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605828200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zahm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki514" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mergny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guittat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Paterski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Drapier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamid.morjani@univ-reims.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jhet.70158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Alaouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah N'Ait Ousidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Bimoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loubidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Fawzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Laamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lachhab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oubella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Neyts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04099812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah N&#8217;ait Oussidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Auhmani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais H&#233;mon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhi Eddine Hachim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Youssef Ait Itto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130622" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youssef Aititto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahouily" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devarenne-Charpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.551228" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaoujoud Taia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Aatif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodiguel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2020.1762224" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FONC.2020.01593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Cao Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boulagnon-Rombi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02882951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Riahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boni Bitchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Akoua Yao-Kouassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104264" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43636-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mabille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37602-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bechkri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrehal Djemaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310316v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.126924" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0NW0C7X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00462" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02008123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1378207" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Cherchar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lehbili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Berrehal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1375918" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy-Julienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19065" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02365694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2018.1472182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/biophy.2017.3.438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929447v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00049a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fuhrmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2016.1215788" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02183182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Merghoub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbacer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gmouh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Trentesaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.25826" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.08.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834095v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Benmerache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Labed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1277345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Patricia Apie Gossan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ahibo Coffy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.11.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8795" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00346" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01833994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150788v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Van-Gulick" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00055" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Merghoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2016.1115105" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Madoulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02383196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Said" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/268681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Aouali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Eddabra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malagarie-Cazenave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2011.1180" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gomez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douarre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605828200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zahm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki514" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mergny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guittat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Paterski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Drapier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>