--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -329,51 +329,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Head of Biochemistry department of the Faculty of Pharmacy (URCA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMBER OF SCIENTIFIC SOCIETIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">American Association for Cancer Research, Federation of European Biochemical Societies, French Society of Biophysics, European Association for Cancer Research, French Society of Biochemistry and Molecular Biology, French Society of Cancer, French Society of Oncologic Pharmacy, French Group of Clinical Oncology Pharmacology, French Society of Extracellular Matrix Biology, International Society of Matrix Biology, French Society for Mineralized Tissue Biology, EXON association, AE2BM association.</w:t>
+        <w:t xml:space="preserve">American Association for Cancer Research, Federation of European Biochemical Societies, French Society of Biophysics, European Association for Cancer Research, French Society of Biochemistry and Molecular Biology, French Society of Cancer, French Society of Oncologic Pharmacy, French Group of Clinical Oncology Pharmacology, European Society of Oncology Pharmacy, French Society of Extracellular Matrix Biology, International Society of Matrix Biology, French Society for Mineralized Tissue Biology, EXON association, AE2BM association.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PUBLICATIONS (1989-2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">136: Bimoussa A, N’Ait Ousidi A, Fawzi M, El Mansouri A, Laamari Y, Oubella A, Auhmani A, Fdil A, Morjani H, Robert A, Riah A, Daran JC, Ait Itto M. Potential Anticancer Agents Based on Monoterpenic Skeleton With Mono and Bis‐Isoxazoline Derivatives : Diastereoselective Synthesis, Experimental Study, Evaluation of Biological Activity, and Molecular Docking. J. Heterocycl. Chem. 2026; In Press, Corrected Proof, 1–17, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/jhet.70158</w:t>
@@ -3200,606 +3200,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LRP-1 Promotes Colon Cancer Cell Proliferation in 3D Collagen Matrices by Mediating DDR1 Endocytosis</w:t>
+                <w:t xml:space="preserve">Type I Collagen Aging Increases Expression and Activation of EGFR and Induces Resistance to Erlotinib in Lung Carcinoma in 3D Matrix Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cao Cuong Le</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Bennasroune</w:t>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collin</w:t>
+                <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Hachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lehrter</w:t>
+                <w:t xml:space="preserve">Emmanuelle Devarenne-Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00412⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/FONC.2020.01593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934154v1</w:t>
+                <w:t xml:space="preserve">hal-03164545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombospondin-1 Receptor CD47 Overexpression Contributes to P-Glycoprotein-Mediated Multidrug Resistance Against Doxorubicin in Thyroid Carcinoma FTC-133 Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LRP-1 Promotes Colon Cancer Cell Proliferation in 3D Collagen Matrices by Mediating DDR1 Endocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Cuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duca</w:t>
+                <w:t xml:space="preserve">Guillaume Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martiny</w:t>
+                <w:t xml:space="preserve">Cathy Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Devarenne-Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Morjani</w:t>
+                <w:t xml:space="preserve">Véronique Lehrter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.551228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372837v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and biological evaluation of new heterocyclic systems 1, 2, 3-triazole-isoxazoline from eugenol by the mixed condensation reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bodiguel</w:t>
+                <w:t xml:space="preserve">Thrombospondin-1 Receptor CD47 Overexpression Contributes to P-Glycoprotein-Mediated Multidrug Resistance Against Doxorubicin in Thyroid Carcinoma FTC-133 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Devarenne-Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397911.2020.1762224⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.551228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241095v1</w:t>
+                <w:t xml:space="preserve">hal-03372837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Collagen Aging Increases Expression and Activation of EGFR and Induces Resistance to Erlotinib in Lung Carcinoma in 3D Matrix Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Morjani</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, and biological evaluation of new heterocyclic systems 1, 2, 3-triazole-isoxazoline from eugenol by the mixed condensation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmaoujoud Taia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Oubella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Aatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (13), pp.2052-2065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/FONC.2020.01593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2020.1762224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164545v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Interplay Between Collagen Network and Cell Behavior Within Tumor Microenvironment in Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Cao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4138,278 +4138,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triterpene saponins from the roots of Parkia bicolor A. Chev</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related changes in molecular organization of type I collagen in tendon as probed by polarized SHG and Raman microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence van Gulick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boni Bitchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104264⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310366v1</w:t>
+                <w:t xml:space="preserve">hal-02309301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in molecular organization of type I collagen in tendon as probed by polarized SHG and Raman microspectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamid Morjani</w:t>
+                <w:t xml:space="preserve">Triterpene saponins from the roots of Parkia bicolor A. Chev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boni Bitchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Akoua Yao-Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustin Aka Kabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.104264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43636-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.104264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309301v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original association of ion transporters mediates the ECM-induced breast cancer cell survival: Kv10.1-Orai1-SPCA2 partnership</w:t>
               </w:r>
@@ -4542,51 +4542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpenes from Salvia argentea var. aurasiaca and their antibacterial and cytotoxic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bechkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,103 +4663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and structure elucidation of cyclopeptide alkaloids from the leaves of Heisteria parvifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boni Bitchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustin Aka Kabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Akoua Yao-Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.112081. </w:t>
@@ -4956,51 +4956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DDR1 and MT1-MMP Expression Levels Are Determinant for Triggering BIK-Mediated Apoptosis by 3D Type I Collagen Matrix in Invasive Basal-Like Breast Carcinoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Sinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,814 +5875,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell adhesion strength assessed with variable-angle total internal reflection fluorescence microscopy</w:t>
+                <w:t xml:space="preserve">A new gallium complex inhibits tumor cell invasion and matrix metalloproteinase MMP-14 expression and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelina Cardoso dos Santos</w:t>
+                <w:t xml:space="preserve">Ahmed Mohsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Vézy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Morjani</w:t>
+                <w:t xml:space="preserve">Philippe Collery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roselyne Garnotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/biophy.2017.3.438⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), pp.1176-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7mt00049a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448485v1</w:t>
+                <w:t xml:space="preserve">hal-02929237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Streptomyces anulatus Primes Grapevine Defenses to Cope with Gray Mold: A Study of the Early Responses of Cell Suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aziz Aziz</w:t>
+                <w:t xml:space="preserve">Role of LRP-1 in cancer cell migration in 3-dimensional collagen matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Appert-Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Bennasroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Rondeau</w:t>
+                <w:t xml:space="preserve">Pierre Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Villaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Morjani</w:t>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01043⟩</w:t>
+              <w:t xml:space="preserve">Cell Adhesion and Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.316-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336918.2016.1215788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929447v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new gallium complex inhibits tumor cell invasion and matrix metalloproteinase MMP-14 expression and activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomentosin Induces Telomere Shortening and Caspase-Dependant Apoptosis in Cervical Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collery</w:t>
+                <w:t xml:space="preserve">Nawel Merghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Garnotel</w:t>
+                <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Brassart</w:t>
+                <w:t xml:space="preserve">Laila Benbacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Etique</w:t>
+                <w:t xml:space="preserve">Saïd Gmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7mt00049a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (7), pp.1689-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.25826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929237v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of LRP-1 in cancer cell migration in 3-dimensional collagen matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Fuhrmann</w:t>
+                <w:t xml:space="preserve">Oleanane-type triterpene saponins from Calendula stellata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Lehbili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Voutquenne-Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Adhesion and Migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19336918.2016.1215788⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.33 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184497v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomentosin Induces Telomere Shortening and Caspase-Dependant Apoptosis in Cervical Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single cell adhesion strength assessed with variable-angle total internal reflection fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelina Cardoso dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Merghoub</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Jaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcb.25826⟩</w:t>
+              <w:t xml:space="preserve">AIMS Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.438-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/biophy.2017.3.438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183182v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleanane-type triterpene saponins from Calendula stellata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amin Abedini</w:t>
+                <w:t xml:space="preserve">How Streptomyces anulatus Primes Grapevine Defenses to Cope with Gray Mold: A Study of the Early Responses of Cell Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parul Vatsa-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 144, pp.33 - 42. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834101v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of cytotoxic compounds from Euphorbia clementei Boiss.</w:t>
               </w:r>
@@ -6828,51 +6828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Patricia Apie Gossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Akoua Yao-Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ahibo Coffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,64 +6975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Buache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brassart-Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (18), pp.24908-24927. </w:t>
@@ -7070,90 +7070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Discoidin Domain Receptors: Potential Actors and Targets in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Courageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Devarenne-Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7230,51 +7230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Patricia Apie Gossan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philomène Akoua Yao-Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Van-Gulick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
@@ -7485,90 +7485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inula Viscosa Extracts Induces Telomere Shortening and Apoptosis in Cancer Cells and Overcome Drug Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Merghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Benbacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Gmouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (1), pp.131-143. </w:t>
@@ -7632,51 +7632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Madoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7770,51 +7770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7904,64 +7904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jeannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemotherapy Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.268681. </w:t>
@@ -8016,51 +8016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of lactosylceramide and overexpression of a PSC833-resistant P-glycoprotein in multidrug-resistant human sarcoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassera Aouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8163,51 +8163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,51 +8265,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Bcl-2 is associated with apoptotic resistance to the G-quadruplex ligand 12459 but is not sufficient to confer resistance to long-term senescence.</w:t>
+                <w:t xml:space="preserve">Overexpression of Bcl-2 is associated with apoptotic resistance to the G-quadruplex ligand 12459 but is not sufficient to confer resistance to long-term senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Gomez</w:t>
@@ -8348,102 +8348,102 @@
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (7), pp.2192-203. </w:t>
+              <w:t xml:space="preserve">, 2005, 33 (7), pp.2192-2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gki514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00145639v1</w:t>
+                <w:t xml:space="preserve">hal-02328296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Bcl-2 is associated with apoptotic resistance to the G-quadruplex ligand 12459 but is not sufficient to confer resistance to long-term senescence</w:t>
+                <w:t xml:space="preserve">Overexpression of Bcl-2 is associated with apoptotic resistance to the G-quadruplex ligand 12459 but is not sufficient to confer resistance to long-term senescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Gomez</w:t>
@@ -8482,78 +8482,78 @@
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (7), pp.2192-2203. </w:t>
+              <w:t xml:space="preserve">, 2005, 33 (7), pp.2192-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gki514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328296v1</w:t>
+                <w:t xml:space="preserve">inserm-00145639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de la longueur des télomères : rendre le télomère accessible ?</w:t>
               </w:r>
@@ -8658,217 +8658,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of endogenous nitric oxide on microglial cell energy metabolism and labile iron pool.</w:t>
+                <w:t xml:space="preserve">Free radical production and labile iron pool decrease triggered by subtoxic concentration of aclarubicin in human leukemia cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Doriane Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Chénais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 81 (3), pp.615-23</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (10), pp.927-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422911v1</w:t>
+                <w:t xml:space="preserve">hal-00422915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free radical production and labile iron pool decrease triggered by subtoxic concentration of aclarubicin in human leukemia cell lines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of endogenous nitric oxide on microglial cell energy metabolism and labile iron pool.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Morjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Chénais</w:t>
+                <w:t xml:space="preserve">Jean-Claude Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26 (10), pp.927-31</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (3), pp.615-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422915v1</w:t>
+                <w:t xml:space="preserve">hal-00422911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9110,51 +9110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B3B8EA7"/>
+    <w:nsid w:val="C3560BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9341,51 +9341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamid.morjani@univ-reims.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jhet.70158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Alaouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah N'Ait Ousidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Bimoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loubidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Fawzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Laamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lachhab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oubella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Neyts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04099812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah N&#8217;ait Oussidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Auhmani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais H&#233;mon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhi Eddine Hachim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Youssef Ait Itto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130622" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youssef Aititto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahouily" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00412" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devarenne-Charpentier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.551228" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaoujoud Taia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Aatif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodiguel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2020.1762224" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FONC.2020.01593" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Cao Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boulagnon-Rombi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02882951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Riahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boni Bitchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Akoua Yao-Kouassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104264" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43636-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mabille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37602-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bechkri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrehal Djemaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310316v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.126924" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0NW0C7X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00462" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02008123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1378207" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Cherchar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lehbili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Berrehal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1375918" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy-Julienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19065" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02365694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2018.1472182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/biophy.2017.3.438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929447v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00049a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fuhrmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2016.1215788" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02183182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Merghoub" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbacer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gmouh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Trentesaux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.25826" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.08.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834095v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Benmerache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Labed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1277345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Patricia Apie Gossan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ahibo Coffy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.11.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8795" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00346" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01833994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150788v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Van-Gulick" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00055" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Merghoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2016.1115105" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Madoulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02383196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Said" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/268681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Aouali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Eddabra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malagarie-Cazenave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2011.1180" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gomez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douarre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605828200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zahm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki514" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mergny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guittat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Paterski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Drapier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hamid.morjani@univ-reims.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jhet.70158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Gulick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Saby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fossier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04988106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Alaouta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zaiou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah N'Ait Ousidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Bimoussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loubidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Fawzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Laamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine El Mansouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lachhab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oubella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Neyts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2022.134135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04099812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Toussaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Appert-Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albrecht" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah N&#8217;ait Oussidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Auhmani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03607799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Okwieka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.10.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2021.105165" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rammal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Dosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Maksimenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2021.102404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Peretti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais H&#233;mon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhi Eddine Hachim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Youssef Ait Itto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130622" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Youssef Aititto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahouily" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devarenne-Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FONC.2020.01593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bennasroune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lehrter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.551228" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmaoujoud Taia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Aatif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodiguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2020.1762224" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Cao Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boulagnon-Rombi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.00527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02882951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Riahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43636-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boni Bitchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Akoua Yao-Kouassi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Aka Kabran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104264" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Mabille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37602-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bechkri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berrehal Djemaa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kabouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310316v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02430280v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.126924" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0NW0C7X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Sinane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00462" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02008123v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Lehbili" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul Magid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Abedini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1378207" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.03.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03351296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.12.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Cherchar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lehbili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Berrehal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1375918" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Mimsy-Julienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19065" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02365694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brassart-Pasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2018.1472182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Brassart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7mt00049a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fuhrmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336918.2016.1215788" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02183182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Merghoub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benbacer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gmouh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Trentesaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.25826" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834101v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.08.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02448485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelina Cardoso dos Santos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jaffiol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/biophy.2017.3.438" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Vatsa-Portugal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01043" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834095v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Benmerache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Labed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1277345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01834083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Patricia Apie Gossan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ahibo Coffy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Josse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.11.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8795" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00346" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01833994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.03.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150788v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Van-Gulick" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00055" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03599262v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Merghoub" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2016.1115105" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Madoulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumontet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02383196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Said" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/268681" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771766v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassera Aouali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Eddabra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Malagarie-Cazenave" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2011.1180" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328255v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gomez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douarre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise O'Donohue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605828200" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Zahm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki514" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Riou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mergny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guittat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Paterski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422915v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Richard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422911v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Drapier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03620586v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>