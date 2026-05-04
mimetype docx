--- v1 (2026-03-27)
+++ v2 (2026-05-04)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Phosphorene: Structure, Synthesis, and Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and properties of phosphorus nanostructures on Au(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza El Kari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkader Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202303115⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.21088 - 21095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nr02614d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361400v1</w:t>
+                <w:t xml:space="preserve">hal-04803317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of phosphorus nanostructures on Au(110)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
+                <w:t xml:space="preserve">Recent Advances in Phosphorene: Structure, Synthesis, and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis K Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yabing Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Kara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.21088 - 21095. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4nr02614d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202303115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04803317v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of electronic bandgap and hot carrier dynamics in GeAs semiconductor</w:t>
               </w:r>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirac Fermions in Blue Phosphorene Monolayer</w:t>
+                <w:t xml:space="preserve">Structural properties of Bi/Au(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Kaddar</w:t>
+                <w:t xml:space="preserve">Egzona Neziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Smogunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
+                <w:t xml:space="preserve">Abdelkader Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202213664⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (23), pp.235601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acbf55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002913v1</w:t>
+                <w:t xml:space="preserve">hal-04267367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of Bi/Au(110)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dirac Fermions in Blue Phosphorene Monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Smogunov</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mayne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Kara</w:t>
+                <w:t xml:space="preserve">Yannick Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (23), pp.235601. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2213664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acbf55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202213664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267367v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-bonded one-dimensional molecular chains on ultrathin insulating films: Quinacridone on KCl/Cu(111)</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1027,64 +1027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on advances in renewable energies, materials and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,429 +1285,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps of blue phosphorene growth on Au(1 1 1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phase transition from Au–Te surface alloy towards tellurene-like monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ari Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.07.197⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.015029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/abc7f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329226v1</w:t>
+                <w:t xml:space="preserve">hal-03066336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat epitaxial quasi-1D phosphorene chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">First steps of blue phosphorene growth on Au(1 1 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J Mayne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
+                <w:t xml:space="preserve">Ari Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.5160. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.1153-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25262-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.07.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329197v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition from Au–Te surface alloy towards tellurene-like monolayer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flat epitaxial quasi-1D phosphorene chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hanna Enriquez</w:t>
+                <w:t xml:space="preserve">Andrew J Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.015029. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.5160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/abc7f9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25262-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066336v1</w:t>
+                <w:t xml:space="preserve">hal-03329197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron beam analysis induces Cl vacancy defects in a NaCl thin film</w:t>
               </w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (9), pp.095706. </w:t>
@@ -1961,90 +1961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue phosphorene reactivity on the Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2089,368 +2089,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient production of few-layer black phosphorus by liquid-phase exfoliation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdessadek Lachgar</w:t>
+                <w:t xml:space="preserve">Silicene Nanoribbons on an Insulating Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Quertite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.201210⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (7), pp.2007013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202007013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361448v1</w:t>
+                <w:t xml:space="preserve">hal-03032413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicene Nanoribbons on an Insulating Thin Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
+                <w:t xml:space="preserve">Efficient production of few-layer black phosphorus by liquid-phase exfoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassane Tiouitchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ait Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hamedoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadek Lachgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (7), pp.2007013. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.201210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202007013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.201210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03032413v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus Pentamers: Floating Nanoflowers form a 2D Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng F Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2501,77 +2501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new 2D material: Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baydaa Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,77 +2635,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition and thermal stability of epitaxial PtSe 2 nanolayer on Pt(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bendounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Joe Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (32), pp.17811-17820. </w:t>
@@ -3339,64 +3339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3460,64 +3460,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanoparticles synthesis from calcium disilicide by redox assisted chemical exfoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessadek Lachgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,103 +3593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Synthesis of Blue Phosphorene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bendounan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (51), pp.1804066. </w:t>
@@ -3727,90 +3727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of NTCDA Thin Films on Ag(110): Scanning Tunneling Microscopy, Photoemission, Near-Edge X-ray Fine Structure, and Density Functional Theory Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luz Martiarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3887,77 +3887,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Husseen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (23), pp.235418. </w:t>
@@ -3995,90 +3995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Structural and Electronic Properties in 1,4,5,8-Naphthalenetetracarboxylic Dianhydride Films on Cu(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luz Martiarena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4142,64 +4142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic structure of the (2R3x2R3) R 30° of silicene on Ag(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,295 +4257,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon sheets by redox assisted chemical exfoliation</w:t>
+                <w:t xml:space="preserve">Formation of one-dimensional self-assembled silicon nanoribbons on Au(110)-(2 x 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Tchalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ma</w:t>
+                <w:t xml:space="preserve">H. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Enriquez</w:t>
+                <w:t xml:space="preserve">A.J. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lachgar</w:t>
+                <w:t xml:space="preserve">A. Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/44/442001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (8), pp.083107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919569v1</w:t>
+                <w:t xml:space="preserve">hal-00843732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of one-dimensional self-assembled silicon nanoribbons on Au(110)-(2 x 1)</w:t>
+                <w:t xml:space="preserve">Silicon sheets by redox assisted chemical exfoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Tchalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roth</w:t>
+                <w:t xml:space="preserve">A. Kiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lachgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102 (8), pp.083107. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (44), pp.442001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4793536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/44/442001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843732v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected behaviour of one Pb monolayer deposited on aluminum oxide thin film grown on Ag(111)</w:t>
               </w:r>
@@ -4656,103 +4656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of silicon on Au(110): An ordered two dimensional surface alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (2), pp.021605. </w:t>
@@ -4790,64 +4790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on silicene - New candidate for electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,1775 +4885,1763 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfrep.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface morphology and structure of ultra-thin magnesium oxide grown on (100) silicon by atomic layer deposition oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rochdi</w:t>
+                <w:t xml:space="preserve">K. Liudvikouskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Liudvikouskaya</w:t>
+                <w:t xml:space="preserve">M. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descoins</w:t>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 519 (19), pp.6302-6306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical characterizations of nanometer scaled aluminum oxide in metal / insulator / silicon (100) heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (2), pp.230-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of graphene-like electronic signature in silicene nanoribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Padova</w:t>
+                <w:t xml:space="preserve">C. Quaresima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quaresima</w:t>
+                <w:t xml:space="preserve">C. Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ottaviani</w:t>
+                <w:t xml:space="preserve">P.M. Sheverdyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (26), pp.261905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3459143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial solid phase reactions in cobalt/aluminum oxide/silicon(001) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518 (21), pp.5992-5994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-diffusion of cobalt and silicon through an ultra thin aluminum oxide layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. El Asri</w:t>
+                <w:t xml:space="preserve">M. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Raissi</w:t>
+                <w:t xml:space="preserve">Sébastien Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Vizzini</w:t>
+                <w:t xml:space="preserve">A. El Maachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 256, pp.2731-2734. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.11.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Diffusion of cobalt and silicon through an ultrathin aluminum oxide layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of a silicene sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.L. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (22), pp.223109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3524215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475821v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of a silicene sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-Diffusion of cobalt and silicon through an ultrathin aluminum oxide layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoudh Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Maachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lalmi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Vizzini</w:t>
+                <w:t xml:space="preserve">E.L. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 256, pp.2731-2734</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566385v1</w:t>
+                <w:t xml:space="preserve">hal-00475821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nano-ribbons on Ag(110): a computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.5004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/22/4/045004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-like silicon nanoribbons on Ag(110) : a possible formation of silicene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Léandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (18), pp.183102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3419932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nano-ribbons on Ag(110): a computational investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.045004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of silicene stripes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (3), pp.259-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of ultrathin film aluminum oxide on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Y. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Y. Hoarau</w:t>
+                <w:t xml:space="preserve">J. P. Bibérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Aufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.3111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3251778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and chemistry of silicene nano-ribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oughaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bibérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 256 (2), pp.524-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y growth of ultrathin film aluminum oxide on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6675,1718 +6663,1718 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Biberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95 (17), pp.173111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burning match oxidation process of silicon nanowires screened at the atomic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Padova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Padova</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Quaresima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (8), pp.2299-2304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization of Ge tetramers on Ag(001) surface : A 2D realization of unusual substrate mediated interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bibérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 602 (2), pp.506-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Lazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 305, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si nanostructures on Ag(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 601 (1), pp.262-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium adsorption on Ag(111) : an AES-LEED and STM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bibérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (9), pp.3189-3192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germanium adsorption on Ag(111): An AES-LEED and STM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Biberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7, pp.3189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled growth of aluminum oxide thin films on hydrogen terminated Si(001) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.K. Lazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.K. Lazarov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 305, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and oxidation of Al thin films deposited on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ealet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 252, pp.4167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron spectrocopy study of Pb/Ag(111) in the submonolayer range Surface Science, 2006, vol. 600, pp. 1227-1230</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of aluminium oxide thin films on cobalt : an AES and AFM study 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Treglia</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Biberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 600, pp.1227-1230</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.269-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023676v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of an unexpected ordered two-dimensional Ag2Pb surface alloy on Ag(111) : A SXRD and STM study</w:t>
+                <w:t xml:space="preserve">Photoelectron spectrocopy study of Pb/Ag(111) in the submonolayer range Surface Science, 2006, vol. 600, pp. 1227-1230</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lay G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Treglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67, n° 1-3, pp.601-604</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600, pp.1227-1230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023689v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of aluminium oxide thin films on cobalt : an AES and AFM study 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of an unexpected ordered two-dimensional Ag2Pb surface alloy on Ag(111) : A SXRD and STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Biberian</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay G. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 132, pp.269-272</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67, n° 1-3, pp.601-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023683v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered surface alloy formation of immiscible metals : the case of pb deposited on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol. 72, n° 15, pp.155424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge tetramer structure of the p ( 2 2 × 4 2 ) R 45 ° surface reconstruction of Ge/Ag(001): A surface x-ray diffraction and STM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lapena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 61 (8), pp.5692-5697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.5692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8396,387 +8384,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional chains of dye molecules on ultrathin insulating films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences en Champ Proche sous Ultra Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction kinetics of ultrathin alkali halide films upon electron irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Husseen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surface et Interfaces (JSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance couche par couche par d'oxyde tunnel ( AlOx) pour application aux MRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olive Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Olive Mendez</w:t>
+                <w:t xml:space="preserve">I. Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ozerov</w:t>
+                <w:t xml:space="preserve">S Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ferrero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8786,232 +8774,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorene: emerging new 2D material.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Surfaces Interfaces, Dijon, France, 26-28 Janvier, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno DOMENICHINI, Jan 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Se on Cu(1 0 0) and formation of two-dimensional copper selenide layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oughaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kubsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Esaulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Euro-Mediterranean Conference on Materials and Renewable Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. Hamid Oughaddou, Jul 2019, Marrakech, Morocco. pp.1170-1174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9021,181 +9009,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronique Moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berciaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berciaud</w:t>
+                <w:t xml:space="preserve">C. Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bucher</w:t>
+                <w:t xml:space="preserve">J. Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coraux</w:t>
+                <w:t xml:space="preserve">F. Cherioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. d'Aleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des micro et nanotechnologies. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro et Nanotechnologies : Avancées, tendances et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.46−61, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14756/OMNT.BILAN.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9342,51 +9330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Kari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Binh Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Enriquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis K Ono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabing Qi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oughaddou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02614d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangqiang Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian-Evan Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04002913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Kaddar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202213664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egzona Neziri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smogunov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acbf55" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125423" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Tetard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230186" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Quertite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.07.197" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Mayne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25262-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abc7f9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac3c79" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Boujlaidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tchalala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Tchalala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb26c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassane Tiouitchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ait Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benyoussef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamedoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek Lachgar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201210" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng F Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loncle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab8918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chaouchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra04346j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00332h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fabian Kleimeier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Wenzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Joe Urban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02239b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tiouitchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elmanjli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mounkachi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahmoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boschini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47011/13.2.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tiouitchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyoussef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamedoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachgar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.10.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1081/1/012005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.06.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFLFG096-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201804066" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuhr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Martiarena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Husseen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.235418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Jamgotchian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/491/1/012004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Tchalala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Enriquez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/44/442001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793536" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hoarau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Biberian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4735310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Seitsonen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lcly. Voon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2011.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS9WKQ9P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liudvikouskaya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603274v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lazzari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quaresima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ottaviani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Sheverdyaeva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3459143" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Asri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raissi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vizzini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Maachi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Ameziane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.11.018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSKLTHMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475821v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Ameziane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566385v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524215" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742254v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Leandri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ealet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/4/045004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523846v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aufray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;andri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3419932" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ealet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386953v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724118v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Hoarau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bib&#233;rian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aufray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251778" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bib&#233;rian" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440717v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perfetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Lay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386873v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Lazarov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386855v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalmas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay G. Le" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015315v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.5692" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333444v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382334v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kubsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Esaulov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.10.046" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01444093v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berciaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coraux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherioux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aleo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14756/OMNT.BILAN.2015" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Kari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Binh Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Enriquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02614d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361400v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis K Ono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabing Qi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oughaddou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gangqiang Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian-Evan Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267367v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egzona Neziri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smogunov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acbf55" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04002913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Kaddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dappe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202213664" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125423" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J. Dappe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Tetard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230186" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Quertite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abc7f9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.07.197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Mayne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25262-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac3c79" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Boujlaidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tchalala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Tchalala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb26c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassane Tiouitchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ait Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Benyoussef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamedoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek Lachgar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng F Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loncle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab8918" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chaouchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra04346j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958168v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00332h" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fabian Kleimeier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Wenzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Joe Urban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp02239b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tiouitchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Elmanjli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mounkachi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahmoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boschini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47011/13.2.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382322v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tiouitchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyoussef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamedoun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachgar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.10.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1081/1/012005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958582v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.06.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFLFG096-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201804066" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuhr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Martiarena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663190v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Husseen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.235418" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Jamgotchian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/491/1/012004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Tchalala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Enriquez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793536" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/44/442001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Hoarau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Biberian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4735310" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Seitsonen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lcly. Voon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfrep.2011.10.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603279v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liudvikouskaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lazzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Padova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quaresima" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ottaviani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Sheverdyaeva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moras" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3459143" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Langer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Asri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raissi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vizzini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Maachi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Ameziane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.11.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSKLTHMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3524215" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Ameziane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742254v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Leandri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ealet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/4/045004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aufray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;andri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3419932" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475822v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leandri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ealet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davila" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Hoarau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bib&#233;rian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aufray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251778" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bib&#233;rian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440717v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perfetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386841v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Lay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386873v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K. Lazarov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133712v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386855v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175319v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalmas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay G. Le" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015315v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.5692" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382334v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kubsky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Esaulov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.10.046" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01444093v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berciaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coraux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherioux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aleo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14756/OMNT.BILAN.2015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>