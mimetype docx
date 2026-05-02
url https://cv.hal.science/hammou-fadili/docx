--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hammou FADILI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Personalization: A Systematic Review of Personality-Adaptive Chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (5), pp.661. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of educational chatbot on student learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al. Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-023-12166-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of personalization: A systematic review of personality-adaptive chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (661), </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of educational chatbot on student learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-023-12166-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Wiktionnaire sémantique pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards highly adaptive edu-chatbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.397-403. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Approach for Building Trust and Confidence in Machine Learning Data and Models: Based on an Integration of Artificial Intelligence and Blockchain (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jabe.v22i9.3672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Approach for Building Trust and Confidence in Machine Learning Data and Models: Based on an Integration of Artificial Intelligence and Blockchain (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jabe.v22i10.3721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Approach for Building Trust and Confidence in Machine Learning Data and Models: Based on an Integration of Artificial Intelligence and Blockchain (Part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (11), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jabe.v22i11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sentiments analysis Approach, Based On Aspects, Attention and Subjectivity notions For Textual Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet : le wiktionnaire sémantique des sciences humaines et sociales (WS/SHS) pour les espaces franco-maghrébin et francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langue et Société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrant la sémantique des mots et des locutions dans l'analyse automatique du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chakiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et documents berbères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et peuplement d'une ontologie modélisant la notion de contexte enrichie par les fonctions lexicales pour la détection du sens dans le texte : Parler du Maroc central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chakiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asinag : revue scientifique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.147 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects conceptuels de l’élaboration d’une ontologie de domaine sur la faune et la flore en berbère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et documents berbères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic approach for semi-automatic detection of sensitive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/irmj.2014100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemioNet. Spécification, production et implémentation de services d'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.151 - 194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-tutor for Tamazight language pronunciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une construction d’un modèle de plateformes thématiques hybrides & intelligentes au service de la recherche SHS dans l’espace Francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la Francophonie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF, Oct 2022, Le caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASLMAD: A Virtual Tutor for a Better Learning Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Barcelona Conference on Education (BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards highly adaptive Edu-Chatbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ait Baha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Es-Saady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning of latent textual structures for the normalization of Arabic writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Knowledge Organization (ISKO), IEEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue amazighe à l’ère du numérique : les Humanités Numériques, un atout pour sa survie et son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Approches pour l’histoire de la langue berbère. Mise en perspective d’une langue à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Mining Approach Based On Learning of An Enhanced Semantic Model For Textual Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Economic Intelligence (SIIE), IEEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Machine Learning & Prediction of Latent Structures Using an Enhanced Bi-LSTM Model for Writing Normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach based on machine learning of latent semantics from textual (unstructured) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Business Intelligence (CBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Beni Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence sémantique au service de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité Linguistique &amp; TAL (DiLiTAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche non supervisée d’aide à une normalisation de l’écriture textuelle, basée sur un modèle augmenté Bi-LSTM et la prédiction des structures latentes : cas de l’amazigh & du tifinagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration Contextuelle (EC3) : une stratégie de détection, d’extraction et de visualisation des données cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de l’information multimodale (TIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of deep learning in the context of Poorly endowed languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Conférence sur le Traitement Automatique de la Langue Naturelle (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de conception collaborative et d’exploitation des modèles ontologiques des données, facilement extensibles et compatibles avec le Web des Données Ouvertes (LOD) pour les Humanités Numériques (DH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Ouguenoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques, l’intelligence artificielle et la représentation des connaissances au secours du Web du futur : Web 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic in Question (LIQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ontologique d’intégration de ressources dictionnairiques et terminologiques, dans le contexte du Web des Données Ouvertes (LOD) pour les Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Machine Learning : numérique non supervisé et symbolique peu supervisé, une chance pour l’analyse sémantique automatique des langues peu dotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Analyze and Standardization of Unstructured Data in the Context of Big and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM Conference on Management of Digital EcoSystems (MEDES'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de construction d?un Wiktionnaire sémantique et multilingue des SHS, en vue de son intégration dans le Web des données ouvertes (Linked Open Data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, X, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach of an automatic and contextual detection of meaning in text, Based on lexico-semantic relations and the concept of the context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-AICCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, X, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’une ontologie de domaine sur la faune et la flore en amazigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chakiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITACAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beni Mellal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques d'usage et d’intégration des langues peu dotées dans le Web des données ouvertes (Linked Open Data ou LOD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSEM et gestion de la sémantique contextualisée : Quelques domaines d?application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTIC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automatic detection of sensitive information in a database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aubonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA 2010 : 2nd International Conference on Advances in Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Menuires, France. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un wiktionnaire multilingue et multiculturel pour les sciences sociales et humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Nadia Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Web Social @EGC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wiki-oriented on-line dictionary for human and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWiki2010 : 5th Workshop on Semantic Wikis, Linking Data and People, co-located with ESWC 2010 (European Semantic Web Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Heraklion, Greece. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche basée sur une « Projection sémantique » pour la compréhension automatique du texte : du mot au texte en passant par la locution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITACAM?09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB 2.0 WEB 3.0 popularisation de la création et de la promotion culturelle et scientifique : cas des Wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTIC'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Wiktionnaire pour les Sciences Sociales et Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Nadia Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire électronique. Quelles perspectives pour les sciences humaines et sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsoft Office Sharepoint Server 2007 (MOSS 2007) et Office 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations sur les systèmes de mise en place de plate-forme de travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bzeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Compte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedotoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail Microsoft Sharepoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Compte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedotoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portails et collaboratoires pour la recherche et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Barouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krompholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach of texts & writing normalization for Arabic knowledge organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sahbi Sidhom, Amira Kaddour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; Iste, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394171491.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de Wiktionnaire sémantique franco-arabe-berbère pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des langues calculables à l'homme incalculable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.37-52, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach to the integration of dictionary and terminological resources, in the context of Linked Open Data (LOD) for the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur une stratégie d’apprentissage profond pour la détection du sens dans les données non structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et management des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès éditions, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L?apport fondamental des ontologies pour le Web intelligent : Web 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINCOM Studies Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11070, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques : le numérique au service des humanités ? Les humanités au service du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment analysis approach based on machine learning of latent semantics from textual (unstructured) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Chatbot Interactions Through Personality-Driven Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dentification des ressources et bonnes pratiques du numérique dans la formation doctorale en Tunisie – État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onia Ayachi-Ghannouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duperray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FMSH/USO. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of an &amp;quot;Oriental&amp;quot; language and culture information server.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inalco; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); FMSH. 1997, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hammou FADILI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of educational chatbot on student learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al. Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-023-12166-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of personalization: A systematic review of personality-adaptive chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (661), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Personalization: A Systematic Review of Personality-Adaptive Chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (5), pp.661. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-023-02092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of educational chatbot on student learning experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10639-023-12166-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Wiktionnaire sémantique pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards highly adaptive edu-chatbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.397-403. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Approach for Building Trust and Confidence in Machine Learning Data and Models: Based on an Integration of Artificial Intelligence and Blockchain (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jabe.v22i10.3721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Approach for Building Trust and Confidence in Machine Learning Data and Models: Based on an Integration of Artificial Intelligence and Blockchain (Part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (9), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jabe.v22i9.3672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet : le wiktionnaire sémantique des sciences humaines et sociales (WS/SHS) pour les espaces franco-maghrébin et francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langue et Société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Approach for Building Trust and Confidence in Machine Learning Data and Models: Based on an Integration of Artificial Intelligence and Blockchain (Part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Business and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (11), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33423/jabe.v22i11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Sentiments analysis Approach, Based On Aspects, Attention and Subjectivity notions For Textual Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrant la sémantique des mots et des locutions dans l'analyse automatique du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chakiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et documents berbères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et peuplement d'une ontologie modélisant la notion de contexte enrichie par les fonctions lexicales pour la détection du sens dans le texte : Parler du Maroc central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chakiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asinag : revue scientifique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.147 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects conceptuels de l’élaboration d’une ontologie de domaine sur la faune et la flore en berbère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chakiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et documents berbères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic approach for semi-automatic detection of sensitive data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Comyn-Wattiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Resources Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.23-44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/irmj.2014100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SemioNet. Spécification, production et implémentation de services d'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.151 - 194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-tutor for Tamazight language pronunciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM'23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une construction d’un modèle de plateformes thématiques hybrides & intelligentes au service de la recherche SHS dans l’espace Francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine mondiale de la Francophonie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF, Oct 2022, Le caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASLMAD: A Virtual Tutor for a Better Learning Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Barcelona Conference on Education (BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards highly adaptive Edu-Chatbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ait Baha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Es-Saady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Emerging Ubiquitous Systems and Pervasive Networks (EUSPN-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning of latent textual structures for the normalization of Arabic writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Knowledge Organization (ISKO), IEEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue amazighe à l’ère du numérique : les Humanités Numériques, un atout pour sa survie et son développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Approches pour l’histoire de la langue berbère. Mise en perspective d’une langue à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Mining Approach Based On Learning of An Enhanced Semantic Model For Textual Business Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Economic Intelligence (SIIE), IEEE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach based on machine learning of latent semantics from textual (unstructured) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Business Intelligence (CBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Beni Mellal, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence sémantique au service de l’intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité Linguistique &amp; TAL (DiLiTAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Machine Learning & Prediction of Latent Structures Using an Enhanced Bi-LSTM Model for Writing Normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche non supervisée d’aide à une normalisation de l’écriture textuelle, basée sur un modèle augmenté Bi-LSTM et la prédiction des structures latentes : cas de l’amazigh & du tifinagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of deep learning in the context of Poorly endowed languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Conférence sur le Traitement Automatique de la Langue Naturelle (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EC3 : Un démonstrateur fondé sur l’Exploration Contextuelle des données Textuelles pour la détection et la visualisation des informations cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration Contextuelle (EC3) : une stratégie de détection, d’extraction et de visualisation des données cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de l’information multimodale (TIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de conception collaborative et d’exploitation des modèles ontologiques des données, facilement extensibles et compatibles avec le Web des Données Ouvertes (LOD) pour les Humanités Numériques (DH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Ouguenoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities (DH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Exploration (EC3): a strategy for the detection, extraction and visualization of target data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iana Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Big Data Analysis and Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.67, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-9307-C1-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Analyze and Standardization of Unstructured Data in the Context of Big and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM Conference on Management of Digital EcoSystems (MEDES'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Machine Learning : numérique non supervisé et symbolique peu supervisé, une chance pour l’analyse sémantique automatique des langues peu dotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ontologique d’intégration de ressources dictionnairiques et terminologiques, dans le contexte du Web des Données Ouvertes (LOD) pour les Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les logiques, l’intelligence artificielle et la représentation des connaissances au secours du Web du futur : Web 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic in Question (LIQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de construction d?un Wiktionnaire sémantique et multilingue des SHS, en vue de son intégration dans le Web des données ouvertes (Linked Open Data)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, X, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d’une ontologie de domaine sur la faune et la flore en amazigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chakiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITACAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beni Mellal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new approach of an automatic and contextual detection of meaning in text, Based on lexico-semantic relations and the concept of the context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-AICCSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, X, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques d'usage et d’intégration des langues peu dotées dans le Web des données ouvertes (Linked Open Data ou LOD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSEM et gestion de la sémantique contextualisée : Quelques domaines d?application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTIC'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un wiktionnaire multilingue et multiculturel pour les sciences sociales et humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Nadia Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Web Social @EGC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wiki-oriented on-line dictionary for human and social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWiki2010 : 5th Workshop on Semantic Wikis, Linking Data and People, co-located with ESWC 2010 (European Semantic Web Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Heraklion, Greece. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automatic detection of sensitive information in a database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Du Mouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aubonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBKDA 2010 : 2nd International Conference on Advances in Databases, Knowledge, and Data Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Menuires, France. pp.247-252, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche basée sur une « Projection sémantique » pour la compréhension automatique du texte : du mot au texte en passant par la locution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITACAM?09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB 2.0 WEB 3.0 popularisation de la création et de la promotion culturelle et scientifique : cas des Wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTIC'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Wiktionnaire pour les Sciences Sociales et Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Lammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Nadia Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Akoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire électronique. Quelles perspectives pour les sciences humaines et sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, X, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsoft Office Sharepoint Server 2007 (MOSS 2007) et Office 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hagues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations sur les systèmes de mise en place de plate-forme de travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bzeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Compte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedotoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail Microsoft Sharepoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bizeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Compte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fedotoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portails et collaboratoires pour la recherche et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Barouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krompholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach of texts & writing normalization for Arabic knowledge organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sahbi Sidhom, Amira Kaddour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Uses of Digital Sciences for Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; Iste, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394171491.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de Wiktionnaire sémantique franco-arabe-berbère pour les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des langues calculables à l'homme incalculable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.37-52, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach to the integration of dictionary and terminological resources, in the context of Linked Open Data (LOD) for the Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie &amp; Ontologie : Théories et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur une stratégie d’apprentissage profond pour la détection du sens dans les données non structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et management des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès éditions, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L?apport fondamental des ontologies pour le Web intelligent : Web 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINCOM Studies Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11070, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques : le numérique au service des humanités ? Les humanités au service du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentiment analysis approach based on machine learning of latent semantics from textual (unstructured) data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Chatbot Interactions Through Personality-Driven Style Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et AL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dentification des ressources et bonnes pratiques du numérique dans la formation doctorale en Tunisie – État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onia Ayachi-Ghannouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duperray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FMSH/USO. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of an &amp;quot;Oriental&amp;quot; language and culture information server.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammou Fadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inalco; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); FMSH. 1997, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02092-6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-023-12166-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438726v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et AL." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917883v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jabe.v22i9.3672" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jabe.v22i10.3721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jabe.v22i11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chakiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ait Baha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hajji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Es-Saady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02542027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02542005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02542033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Ouguenoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nadia Khelifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Comte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bzeray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Compte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedotoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizeray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stockinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Barouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krompholtz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394171491.ch6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5261" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555536v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02542040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onia Ayachi-Ghannouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duperray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramirez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Al" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-023-12166-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et AL." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-02092-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917883v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.260" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093018v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jabe.v22i10.3721" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jabe.v22i9.3672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/jabe.v22i11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chakiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Du Mouza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/irmj.2014100102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ait Baha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hajji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Es-Saady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02542027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02542005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02476675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02542033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555530v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Ouguenoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Atanassova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9307-C1-014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126555v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nadia Khelifa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Khelifa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Comte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraudy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bzeray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Compte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedotoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizeray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02557226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stockinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Barouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krompholtz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03093032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394171491.ch6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5261" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555536v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125934v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02542040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02555253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onia Ayachi-Ghannouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duperray" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramirez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>